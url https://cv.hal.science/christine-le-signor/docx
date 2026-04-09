--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1574,295 +1574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics of developing pea seeds reveals a complex antioxidant network underlying the response to sulfur deficiency and water stress</w:t>
+                <w:t xml:space="preserve">Genome-wide association study identified candidate genes for seed size and seed composition improvement in M. truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aimé</w:t>
+                <w:t xml:space="preserve">Vanessa Lancon-Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+                <w:t xml:space="preserve">Yi-Min She</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa571⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.4224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83581-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276009v1</w:t>
+                <w:t xml:space="preserve">hal-03181110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study identified candidate genes for seed size and seed composition improvement in M. truncatula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomics of developing pea seeds reveals a complex antioxidant network underlying the response to sulfur deficiency and water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Lancon-Verdier</w:t>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Kang</w:t>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.4224. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (7), pp.2611-2626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83581-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181110v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cytokinin Signaling Type-B Response Regulator Transcription Factor Acting in Early Nodulation</w:t>
               </w:r>
@@ -2110,295 +2110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906069v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t>
+                <w:t xml:space="preserve">The Medicago truncatula LysM receptor‐like kinase LYK9 plays a dual role in immunity and the arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Chrystel Gibelin‐viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Besson</w:t>
+                <w:t xml:space="preserve">Emilie Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223 (3), pp.1516-1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270632v1</w:t>
+                <w:t xml:space="preserve">hal-02366095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Medicago truncatula LysM receptor‐like kinase LYK9 plays a dual role in immunity and the arbuscular mycorrhizal symbiosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Amblard</w:t>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Garcia</w:t>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 223 (3), pp.1516-1529. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1014), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366095v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of a receptor-like kinase K1 in pea Rhizobium symbiosis development</w:t>
               </w:r>
@@ -2652,51 +2652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers génétiques mobilisables afin d’améliorer l’équilibre en acides aminés des graines de légumineuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3050,51 +3050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3992,51 +3992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4541,51 +4541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lesignor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4623,51 +4623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics in model legume species: a case study in seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lesignor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4859,290 +4859,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Medicago truncatula mutant hyper-responsive to mycorrhiza and defective for nodulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing TILLING populations for reverse genetics in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Morandi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Vincent V. Savois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-009-0242-5⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (5), pp.430-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2009.00410.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658883v1</w:t>
+                <w:t xml:space="preserve">hal-02661499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing TILLING populations for reverse genetics in Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Medicago truncatula mutant hyper-responsive to mycorrhiza and defective for nodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (6), pp.435-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-009-0242-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2009.00410.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661499v1</w:t>
+                <w:t xml:space="preserve">hal-02658883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hight throughput identification of Pisum sativum mutant lines by TILLING: a tool for crop improvement using either forward of reverse genetics approaches</w:t>
               </w:r>
@@ -5249,51 +5249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling of M. truncatula transcription factors identifies putative regulators of grain legume seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5676,51 +5676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity for seed protein composition in Meticago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6577,51 +6577,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pssultr4 is the only vacuolar sulfate transporter in pea and a key determinant of seed protein composition even under sulfur-sufficient conditions</w:t>
+                <w:t xml:space="preserve">The vacuolar sulfate transporter in pea, PsSULTR4, contributes to both seed yield and protein composition of mature seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
@@ -6656,73 +6656,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223091v1</w:t>
+                <w:t xml:space="preserve">hal-04331623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of mendel’s pod colour character in pea: characterisation of the allele conditioning yellow pod colour</w:t>
               </w:r>
@@ -6827,51 +6827,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vacuolar sulfate transporter in pea, PsSULTR4, contributes to both seed yield and protein composition of mature seeds</w:t>
+                <w:t xml:space="preserve">Pssultr4 is the only vacuolar sulfate transporter in pea and a key determinant of seed protein composition even under sulfur-sufficient conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
@@ -6906,73 +6906,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331623v1</w:t>
+                <w:t xml:space="preserve">hal-04223091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pea sulfate transporter, PsSULTR4, contributes to seed yield and quality</w:t>
               </w:r>
@@ -7333,51 +7333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amélioration de la qualité de la graine dans toutes ses dimensions, par le levier génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7452,51 +7452,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of vacuolar sulfate in nutritional quality of pea seeds</w:t>
+                <w:t xml:space="preserve">Importance du sulfate vacuolaire pour l’établissement du rendement et de la qualité des graines de pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
@@ -7510,118 +7510,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Naudé</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Sulfur Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, London, Canada</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884621v1</w:t>
+                <w:t xml:space="preserve">hal-03981800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance du sulfate vacuolaire pour l’établissement du rendement et de la qualité des graines de pois</w:t>
+                <w:t xml:space="preserve">Role of vacuolar sulfate in nutritional quality of pea seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
@@ -7635,163 +7635,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mari</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Plant Sulfur Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981800v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A holistic overview of the impact of sulfur deficiency in pea facing water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7833,51 +7833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GWAS results in response to sulfur deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8409,277 +8409,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using Medicago truncatula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Characterization of the biosynthesis of saponins during seed development in peas (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). Dijon, FRA., Jun 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Legume Society (ILS). INT., May 2019, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785984v1</w:t>
+                <w:t xml:space="preserve">hal-02737647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the biosynthesis of saponins during seed development in peas (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
+                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Legume Society (ILS). INT., May 2019, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). Dijon, FRA., Jun 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737647v1</w:t>
+                <w:t xml:space="preserve">hal-02785984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -9540,51 +9540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,277 +9659,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of sulfur in the control of seed quality traits in legumes: from model to crop species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d’association pangénomique de la longévité chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; pour en identifier de nouveaux régulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Berriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nevin D. Young</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilateral Closure Symposium of GDRI Integrative Plant Biology Network.The developing plant in its environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">6. Colloque Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734622v1</w:t>
+                <w:t xml:space="preserve">hal-02733501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’association pangénomique de la longévité chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; pour en identifier de nouveaux régulateurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of sulfur in the control of seed quality traits in legumes: from model to crop species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevin D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Bilateral Closure Symposium of GDRI Integrative Plant Biology Network.The developing plant in its environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733501v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the biosynthesis of saponins during seed development in peas (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) and faba beans (&amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
@@ -10159,290 +10159,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of seed quality traits in legumes : from model to crop species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">A transcriptomic approach identifies candidate genes for drought tolerance during the reproductive phase in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque National de la Société Française de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739705v1</w:t>
+                <w:t xml:space="preserve">hal-01604112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptomic approach identifies candidate genes for drought tolerance during the reproductive phase in pea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Prudent</w:t>
+                <w:t xml:space="preserve">Control of seed quality traits in legumes : from model to crop species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
+              <w:t xml:space="preserve">11. Colloque National de la Société Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604112v1</w:t>
+                <w:t xml:space="preserve">hal-02739705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers génétiques mobilisables chez le pois et la féverole pour les teneurs en fractions protéiques, acides aminés, « facteurs antinutritionnels », afin d’améliorer la valeur nutritionnelle de ces graines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10888,277 +10888,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of translational genomics to indentify genes important for pea seed development and composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role du sulfate vacuolaire dans l'élaboration de la composition proteique des graines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812827v1</w:t>
+                <w:t xml:space="preserve">hal-02739410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role du sulfate vacuolaire dans l'élaboration de la composition proteique des graines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of translational genomics to indentify genes important for pea seed development and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739410v1</w:t>
+                <w:t xml:space="preserve">hal-01812827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed development</w:t>
               </w:r>
@@ -11196,51 +11196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Saskatchewan. CAN., Jul 2014, Saskatoon, Canada. 225 p</w:t>
@@ -11269,51 +11269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie intégrative du développement de la graine chez M. truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11446,51 +11446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Legume Society Conference 2013: A Legume Odyssey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia</w:t>
@@ -11795,51 +11795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11946,51 +11946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Legume Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Sainte Maxime, France</w:t>
@@ -12144,51 +12144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genes regulating Medicago truncatula seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12269,51 +12269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic regulatory networks controlling legume seed storage metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12571,51 +12571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Food Legumes Reserch Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
@@ -12769,64 +12769,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genes important for Medicago truncatula seed yield ans composition using genomics approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12933,51 +12933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13019,77 +13019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined and transcriptome analysis of developing Medicago Truncatula seeds: Evidence for metabolic specialization of maternal and filial tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Firnhaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13138,682 +13138,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in Pisum sativum and comparative mapping with Medicago truncatula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Etude des facteurs de transcription lors du developpement de la graine de M. truncatula : cinetiques d'expression et compartimentation tissulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klementina Kakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">13. Forum des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dijon, France. p.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754403v1</w:t>
+                <w:t xml:space="preserve">hal-02817397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic ressources for pea</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity in Pisum sativum and comparative mapping with Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Lisbon, Portugal. 199 p</w:t>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754438v1</w:t>
+                <w:t xml:space="preserve">hal-02754403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated transcriptomics and proteomics analysis of M. truncatula seed development towards enhancing the sulphur content of grain legume crops</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Héricher</w:t>
+                <w:t xml:space="preserve">Genomic ressources for pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion M. Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Targeting science to real needs ; 1. GL-TTP Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbon, Portugal. 199 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752225v1</w:t>
+                <w:t xml:space="preserve">hal-02754438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des facteurs de transcription lors du developpement de la graine de M. truncatula : cinetiques d'expression et compartimentation tissulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Integrated transcriptomics and proteomics analysis of M. truncatula seed development towards enhancing the sulphur content of grain legume crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Firnhaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Forum des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dijon, France. p.77</w:t>
+              <w:t xml:space="preserve">Targeting science to real needs ; 1. GL-TTP Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817397v1</w:t>
+                <w:t xml:space="preserve">hal-02752225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LegumBase, a genetic resources integrated information system for legumes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Genetic resources integrated information systems at INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">1. GL-TTP Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758250v1</w:t>
+                <w:t xml:space="preserve">hal-02821089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des facteurs de transcription lors du développement de la graine Medicago truncatula : cinétiques d'expression et compartimentation tissulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13888,182 +13888,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic resources integrated information systems at INRA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">LegumBase, a genetic resources integrated information system for legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. GL-TTP Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France. 1p</w:t>
+              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821089v1</w:t>
+                <w:t xml:space="preserve">hal-02758250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LegumBase, une application polyvalente conçue pour gérer le CRG légumineuses à graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14144,64 +14144,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression dynamics during M. truncatula seed formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Firnhaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14321,51 +14321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Mycorrhiza (ICOM5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Granada, Spain</w:t>
@@ -14394,77 +14394,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time RT-PCR Profiling of Over1400 Medicago truncatula transcription factors during seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14519,77 +14519,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des profils d'expression de plus de 1000 facteurs de transcription au cours du remplissage de la graine chez M. truncaltula par PCR quantitative en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14644,64 +14644,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time RT-PCR profiling of all annotated Medicago truncatula transcription factors during seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14903,51 +14903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity for storage protein content and 1-D electrophoresis patterns in seeds of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15015,51 +15015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein markers for stages in seed development of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombretta Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15634,51 +15634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15897,51 +15897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
@@ -16108,51 +16108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing and stabilizing protein composition of legume seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16203,51 +16203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser et stabiliser la composition protéique des graines de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16324,51 +16324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16419,51 +16419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de la composition protéique des graines de légumineuses et de sa plasticité vis-à-vis de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16799,51 +16799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. 2015</w:t>
@@ -17062,51 +17062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Dijon, France. 62 p., 2013</w:t>
@@ -17129,290 +17129,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un facteur de transcription de type DOF impliqué dans le développement de la graine chez les Légumineuses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">Induced mutations in the&amp;lt;em&amp;gt; TI1&amp;lt;/em&amp;gt; gene encoding a major double-headed protease inhibitor in &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; L. can reduce significantly the inhibition of target enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Carmen Arques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion M. Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France. 2013</w:t>
+              <w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Legume Society Institute of Field and Vegetable Crops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 330 p., 2013, First legume society conference 2013 : a legume odyssey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746958v1</w:t>
+                <w:t xml:space="preserve">hal-02747658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced mutations in the&amp;lt;em&amp;gt; TI1&amp;lt;/em&amp;gt; gene encoding a major double-headed protease inhibitor in &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; L. can reduce significantly the inhibition of target enzymes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion M. Dalmais</w:t>
+                <w:t xml:space="preserve">Un facteur de transcription de type DOF impliqué dans le développement de la graine chez les Légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Legume Society Institute of Field and Vegetable Crops</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02747658v1</w:t>
+                <w:t xml:space="preserve">hal-02746958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the role of selected transcription factors in seed filling in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -17450,51 +17450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Legume Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Sainte-Maxime, France. 2011, Model Legume Congress</w:t>
@@ -18001,51 +18001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18118,77 +18118,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Genomics in Medicago truncatula : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1822, </w:t>
@@ -18252,51 +18252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legume Seed Genomics: How to Respond to the Challenges and Potential of a Key Plant Family?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18386,51 +18386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed biology of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19333,51 +19333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Feng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baizhi Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hofer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Jiang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08891-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Fourquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lindsay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berbel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Balanz&#224;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321975121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naud&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16961" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M I Hofer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Turner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19800" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengbin Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica M Guercio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salar Torabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03085-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211149v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebeigle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Munier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cartelier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes&#8208;soia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TPJ.15236" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carillo-Perdomo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Beji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.108" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa571" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lancon-Verdier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min She" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83581-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanna Tan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.01383" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366095v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin&#8208;viala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amblard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15891" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N. Kirienko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri B. Porozovz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Malkov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara A. Akhtemova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2944-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138508996277556E12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembliere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Carvalho-Niebel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01694" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Bandyopadhyay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12742" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chinoy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Spanner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0372-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Clemente" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Arques" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134634" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209890v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04296.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182725" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Tivendale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Davidson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel W. Davies" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Smith" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.198457" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Wasson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04447.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lesignor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654367v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664411v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tuner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ambrose" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Isaac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.064071" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658883v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morandi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0242-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TKNDCJKN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00410.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655984v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klementina Kakar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9320-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D890625F027320089404CC34C580F1D7357CC04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Triques" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piednoir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-42" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666957v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Moussy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-2-r43" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672534v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat-Le Signor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Derieux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686996v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706764v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706763v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713835v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00022575" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LPRGDZF8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Magnin-Robert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223091v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel T.H. Ellis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tsanakas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Barclay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Vigouroux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331623v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122063v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223020v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251124v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888858v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884621v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981800v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889036v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594186v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178830v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736874v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737647v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081016v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733544v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738216v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733774v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733806v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739705v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740181v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739092v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604091v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604090v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812827v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268897v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748186v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807992v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delaitre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750306v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Udvardi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747148v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744717v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Muhammad Atif" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754812v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassecuelle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756983v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751286v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Wang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752646v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750521v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Udvardi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750458v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753191v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Firnhaber" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;richer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754403v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754438v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752225v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817397v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758250v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757249v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Kakar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821089v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758117v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Firnhaber" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750517v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Volante" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brechenmacher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752651v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750691v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762487v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763116v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarke" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762279v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombretta Repetto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783060v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782181v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960365v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Valandon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Soundiramourtty" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brosse" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boutet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242329v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665332v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Thevenin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711323v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735735v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927806v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913139v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733570v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785213v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744160v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837552v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746955v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746958v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747658v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Arques" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/256571.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745588v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745054v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udvardi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801286v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822350v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787053v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_13" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787059v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781493986323" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809125v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/221596.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118525524" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821202v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Darmency" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850749v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Risser" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maestro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606103v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Acad&#233;mie D&#8217;agriculture de France -  Groupe de Travail Sur Les Potentiels de La Science Pour L&#8217;avenir de L&#8217;agriculture, de L&#8217;alimentation Et de L&#8217;environnement" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366101v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851365v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laterrot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848581v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Feng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baizhi Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hofer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Jiang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08891-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Fourquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lindsay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berbel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Balanz&#224;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321975121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naud&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16961" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M I Hofer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Turner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19800" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengbin Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica M Guercio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salar Torabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03085-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211149v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebeigle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Munier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cartelier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes&#8208;soia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TPJ.15236" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carillo-Perdomo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Beji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.108" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181110v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lancon-Verdier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min She" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83581-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa571" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanna Tan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.01383" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin&#8208;viala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amblard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15891" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N. Kirienko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri B. Porozovz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Malkov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara A. Akhtemova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2944-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138508996277556E12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembliere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Carvalho-Niebel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01694" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Bandyopadhyay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12742" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chinoy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Spanner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0372-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Clemente" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Arques" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134634" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209890v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04296.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182725" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Tivendale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Davidson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel W. Davies" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Smith" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.198457" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Wasson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04447.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lesignor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654367v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664411v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tuner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ambrose" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Isaac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.064071" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661499v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00410.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morandi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0242-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TKNDCJKN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655984v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klementina Kakar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9320-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D890625F027320089404CC34C580F1D7357CC04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Triques" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piednoir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-42" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666957v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Moussy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-2-r43" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672534v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat-Le Signor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Derieux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686996v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706764v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706763v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713835v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00022575" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LPRGDZF8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Magnin-Robert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331623v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel T.H. Ellis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tsanakas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Barclay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Vigouroux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223091v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122063v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223020v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251124v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888858v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981800v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884621v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889036v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594186v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178830v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736874v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737647v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081016v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733544v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738216v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733774v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733806v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739705v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740181v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739092v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604091v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604090v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812827v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268897v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748186v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807992v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delaitre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750306v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Udvardi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747148v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744717v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Muhammad Atif" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754812v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassecuelle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756983v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751286v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Wang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752646v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750521v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Udvardi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750458v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753191v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Firnhaber" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;richer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817397v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754403v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754438v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752225v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821089v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757249v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Kakar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758250v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758117v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Firnhaber" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750517v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Volante" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brechenmacher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752651v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750691v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762487v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763116v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarke" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762279v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombretta Repetto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783060v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782181v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960365v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Valandon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Soundiramourtty" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brosse" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boutet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242329v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665332v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Thevenin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711323v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735735v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927806v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913139v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733570v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785213v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744160v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837552v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746955v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747658v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Arques" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/256571.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746958v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745588v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745054v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udvardi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801286v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822350v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787053v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_13" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787059v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781493986323" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809125v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/221596.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118525524" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821202v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Darmency" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850749v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Risser" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maestro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606103v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Acad&#233;mie D&#8217;agriculture de France -  Groupe de Travail Sur Les Potentiels de La Science Pour L&#8217;avenir de L&#8217;agriculture, de L&#8217;alimentation Et de L&#8217;environnement" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366101v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851365v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laterrot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848581v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>