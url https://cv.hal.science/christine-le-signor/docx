--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of pea mutants reveals the conserved role of FRUITFULL controlling the end of flowering and its potential to boost yield</w:t>
+                <w:t xml:space="preserve">The vacuolar sulfate transporter PsSULTR4 is a key determinant of seed yield and protein composition in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Martínez-Fernández</w:t>
+                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Fourquin</w:t>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donna Lindsay</w:t>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Berbel</w:t>
+                <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Balanzà</w:t>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (15), pp.e2321975121. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119 (6), pp.2919-2936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2321975121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666031v1</w:t>
+                <w:t xml:space="preserve">hal-04676560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vacuolar sulfate transporter PsSULTR4 is a key determinant of seed yield and protein composition in pea</w:t>
+                <w:t xml:space="preserve">Analysis of pea mutants reveals the conserved role of FRUITFULL controlling the end of flowering and its potential to boost yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
+                <w:t xml:space="preserve">Irene Martínez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+                <w:t xml:space="preserve">Chloe Fourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Aimé</w:t>
+                <w:t xml:space="preserve">Donna Lindsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Naudé</w:t>
+                <w:t xml:space="preserve">Ana Berbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Rossin</w:t>
+                <w:t xml:space="preserve">Vicente Balanzà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 119 (6), pp.2919-2936. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (15), pp.e2321975121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2321975121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676560v1</w:t>
+                <w:t xml:space="preserve">hal-04666031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">afila , the origin and nature of a major innovation in the history of pea breeding</w:t>
               </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur in determining seed protein composition: present understanding of its interaction with abiotic stresses and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1172,965 +1172,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Amyrin Synthase1 Controls the Accumulation of the Major Saponins Present in Pea (Pisum sativum)</w:t>
+                <w:t xml:space="preserve">Genetic determinants of seed protein plasticity in response to the environment in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+                <w:t xml:space="preserve">Kevin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Munier</w:t>
+                <w:t xml:space="preserve">Lucie Combes‐soia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Marais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62 (5), pp.784-797. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (5), pp.1298-1311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcab049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/TPJ.15236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211149v1</w:t>
+                <w:t xml:space="preserve">hal-03177967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinants of seed protein plasticity in response to the environment in Medicago truncatula</w:t>
+                <w:t xml:space="preserve">PeaMUST (Pea MultiStress Tolerance), a multidisciplinary French project uniting researchers, plant breeders, and the food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Cartelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aimé</w:t>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Combes‐soia</w:t>
+                <w:t xml:space="preserve">Estefania Carillo-Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/TPJ.15236⟩</w:t>
+              <w:t xml:space="preserve">Legume Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/leg3.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177967v1</w:t>
+                <w:t xml:space="preserve">hal-03671280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeaMUST (Pea MultiStress Tolerance), a multidisciplinary French project uniting researchers, plant breeders, and the food industry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">β-Amyrin Synthase1 Controls the Accumulation of the Major Saponins Present in Pea (Pisum sativum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlan Avia</w:t>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estefania Carillo-Perdomo</w:t>
+                <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+                <w:t xml:space="preserve">Jocelyn Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Beji</w:t>
+                <w:t xml:space="preserve">Julie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (3), </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (5), pp.784-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/leg3.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcab049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671280v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study identified candidate genes for seed size and seed composition improvement in M. truncatula</w:t>
+                <w:t xml:space="preserve">Proteomics of developing pea seeds reveals a complex antioxidant network underlying the response to sulfur deficiency and water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Lancon-Verdier</w:t>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Min She</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yun Kang</w:t>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83581-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (7), pp.2611-2626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181110v1</w:t>
+                <w:t xml:space="preserve">hal-03276009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics of developing pea seeds reveals a complex antioxidant network underlying the response to sulfur deficiency and water stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide association study identified candidate genes for seed size and seed composition improvement in M. truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+                <w:t xml:space="preserve">Vanessa Lancon-Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Yi-Min She</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+                <w:t xml:space="preserve">Yun Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (7), pp.2611-2626. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.4224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83581-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276009v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cytokinin Signaling Type-B Response Regulator Transcription Factor Acting in Early Nodulation</w:t>
+                <w:t xml:space="preserve">Fast computation of genome-metagenome interaction effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sovanna Tan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+                <w:t xml:space="preserve">Florent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Laffont</w:t>
+                <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boivin</w:t>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 183 (3), pp.1319-1330. </w:t>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), art.13 (21p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.19.01383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13015-020-00173-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063966v1</w:t>
+                <w:t xml:space="preserve">hal-01906069v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of genome-metagenome interaction effects</w:t>
+                <w:t xml:space="preserve">A Cytokinin Signaling Type-B Response Regulator Transcription Factor Acting in Early Nodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Guinot</w:t>
+                <w:t xml:space="preserve">Sovanna Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Szafranski</w:t>
+                <w:t xml:space="preserve">Carole Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anouk Zancarini</w:t>
+                <w:t xml:space="preserve">Stéphane Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (1), art.13 (21p.). </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (3), pp.1319-1330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13015-020-00173-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.01383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906069v3</w:t>
+                <w:t xml:space="preserve">hal-03063966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medicago truncatula LysM receptor‐like kinase LYK9 plays a dual role in immunity and the arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 214 (4), pp.1597-1613. </w:t>
@@ -2704,51 +2704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.43-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3089,51 +3089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3201,77 +3201,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legume Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, pp.12-13</w:t>
@@ -3326,77 +3326,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (3), pp.453-466. </w:t>
@@ -3754,51 +3754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4005,64 +4005,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 196 (3), pp.738-751. </w:t>
@@ -4496,256 +4496,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago truncatula as a model legume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomics in model legume species: a case study in seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lesignor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Lesignor</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grain Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.5</w:t>
+              <w:t xml:space="preserve">, 2009, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656598v1</w:t>
+                <w:t xml:space="preserve">hal-02654367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics in model legume species: a case study in seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medicago truncatula as a model legume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lesignor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grain Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.16</w:t>
+              <w:t xml:space="preserve">, 2009, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654367v1</w:t>
+                <w:t xml:space="preserve">hal-02656598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendril-less Regulates Tendril Formation in Pea Leaves</w:t>
               </w:r>
@@ -4859,290 +4859,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing TILLING populations for reverse genetics in Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Medicago truncatula mutant hyper-responsive to mycorrhiza and defective for nodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (6), pp.435-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-009-0242-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2009.00410.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661499v1</w:t>
+                <w:t xml:space="preserve">hal-02658883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Medicago truncatula mutant hyper-responsive to mycorrhiza and defective for nodulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing TILLING populations for reverse genetics in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Morandi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Vincent V. Savois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-009-0242-5⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (5), pp.430-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2009.00410.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658883v1</w:t>
+                <w:t xml:space="preserve">hal-02661499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hight throughput identification of Pisum sativum mutant lines by TILLING: a tool for crop improvement using either forward of reverse genetics approaches</w:t>
               </w:r>
@@ -5249,51 +5249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling of M. truncatula transcription factors identifies putative regulators of grain legume seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5581,51 +5581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (2), R43, 12p. </w:t>
@@ -6333,90 +6333,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfate remobilization mediated by PsSULTR4 transporter is a key determinant of seed yield and seed quality in pea, and could contributes to leaf senescence induced by sulfur deficiency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6583,103 +6583,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vacuolar sulfate transporter in pea, PsSULTR4, contributes to both seed yield and protein composition of mature seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
@@ -6833,103 +6833,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pssultr4 is the only vacuolar sulfate transporter in pea and a key determinant of seed protein composition even under sulfur-sufficient conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
@@ -6958,77 +6958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pea sulfate transporter, PsSULTR4, contributes to seed yield and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7122,51 +7122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7208,103 +7208,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pea sulfate transporter PsSULTR4 contributes to the accumulation of sulfur-rich storage proteins by enabling seed sulfate remobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Graines 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Versaille, France</w:t>
@@ -7327,208 +7327,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amélioration de la qualité de la graine dans toutes ses dimensions, par le levier génétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+                <w:t xml:space="preserve">A holistic overview of the impact of sulfur deficiency in pea facing water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Aubert</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Végépolys Valley : Panorama des Protéines Végétales Regards Croisés Entreprise / Recherche.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, paris, France</w:t>
+              <w:t xml:space="preserve">International Plant Sulfur Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888858v1</w:t>
+                <w:t xml:space="preserve">hal-03889036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance du sulfate vacuolaire pour l’établissement du rendement et de la qualité des graines de pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7583,103 +7583,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of vacuolar sulfate in nutritional quality of pea seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Sulfur Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, London, Canada</w:t>
@@ -7702,152 +7702,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holistic overview of the impact of sulfur deficiency in pea facing water deficit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+                <w:t xml:space="preserve">L'amélioration de la qualité de la graine dans toutes ses dimensions, par le levier génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aimé</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Sulfur Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence Végépolys Valley : Panorama des Protéines Végétales Regards Croisés Entreprise / Recherche.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889036v1</w:t>
+                <w:t xml:space="preserve">hal-03888858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GWAS results in response to sulfur deficiency</w:t>
               </w:r>
@@ -7928,51 +7928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the plasticity of longevity upon drought in Medicago truncatula involves the cryptochrome-interacting bHLH49 transcription factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8159,527 +8159,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des gènes contrôlant la plasticité de la composition protéique des graines vis-à-vis de l’environnement par une approche GWAS chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aime</w:t>
+                <w:t xml:space="preserve">Characterization of the biosynthesis of saponins during seed development in peas (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Terezol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2019. Biologie des graines et transition écologique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786025v1</w:t>
+                <w:t xml:space="preserve">hal-02736874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the biosynthesis of saponins during seed development in peas (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Recherche des gènes contrôlant la plasticité de la composition protéique des graines vis-à-vis de l’environnement par une approche GWAS chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Graines 2019. Biologie des graines et transition écologique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736874v1</w:t>
+                <w:t xml:space="preserve">hal-02786025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the biosynthesis of saponins during seed development in peas (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Legume Society (ILS). INT., May 2019, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). Dijon, FRA., Jun 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737647v1</w:t>
+                <w:t xml:space="preserve">hal-02785984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using Medicago truncatula</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aime</w:t>
+                <w:t xml:space="preserve">Characterization of the biosynthesis of saponins during seed development in peas (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Terezol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). Dijon, FRA., Jun 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Legume Society (ILS). INT., May 2019, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785984v1</w:t>
+                <w:t xml:space="preserve">hal-02737647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -8691,64 +8691,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Terezol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8784,152 +8784,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génétique au service du goût : caractérisation de mutants pour l'accumulation de saponines et l'activité lipoxygènase dans la graines de pois (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Adapter la composition protéique des graines de légumineuses en fonction des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Darchy</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733695v1</w:t>
+                <w:t xml:space="preserve">hal-02733544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant genotype: a lever in the interactions between plant and its associated rhizosphere microbiome</w:t>
               </w:r>
@@ -9040,103 +9040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissection of pea responses to water stress during seed filling identifies candidate genes for drought tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI International Plant &amp; Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
@@ -9159,527 +9159,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter la composition protéique des graines de légumineuses en fonction des usages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La génétique au service du goût : caractérisation de mutants pour l'accumulation de saponines et l'activité lipoxygènase dans la graines de pois (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo-Guerrero</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Thompson</w:t>
+                <w:t xml:space="preserve">Brigitte Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733544v1</w:t>
+                <w:t xml:space="preserve">hal-02733695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’un répertoire de gènes contrôlant la composition protéique des graines des légumineuses vers de nouveaux profils protéiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamdro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nevin D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737356v1</w:t>
+                <w:t xml:space="preserve">hal-02790107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la biosynthèse des saponines lors du développement de la graine chez le pois (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) et de la féverole (&amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt;)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D’un répertoire de gènes contrôlant la composition protéique des graines des légumineuses vers de nouveaux profils protéiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevin D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738216v1</w:t>
+                <w:t xml:space="preserve">hal-02737356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aime</w:t>
+                <w:t xml:space="preserve">Caractérisation de la biosynthèse des saponines lors du développement de la graine chez le pois (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) et de la féverole (&amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
+              <w:t xml:space="preserve">6. Colloque Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790107v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’association pangénomique de la longévité chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; pour en identifier de nouveaux régulateurs</w:t>
               </w:r>
@@ -9803,77 +9803,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of sulfur in the control of seed quality traits in legumes: from model to crop species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevin D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9915,103 +9915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the biosynthesis of saponins during seed development in peas (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) and faba beans (&amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Advances in Grain Legume Cultivation and Use. Translating Legume Research into end-Users Reality"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
@@ -10053,77 +10053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the biosynthesis of saponins during seed development in peas (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) and faba beans (&amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10165,103 +10165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transcriptomic approach identifies candidate genes for drought tolerance during the reproductive phase in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
@@ -10316,51 +10316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10549,64 +10549,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10642,273 +10642,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of saponin production in developing seeds of Vicia faba and Pisum sativum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A protein quantity loci approach combined with a genome-wide association study revealed regulators of protein accumulation in legume seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbone, Portugal. 358 p</w:t>
+              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604091v1</w:t>
+                <w:t xml:space="preserve">hal-01604090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protein quantity loci approach combined with a genome-wide association study revealed regulators of protein accumulation in legume seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of saponin production in developing seeds of Vicia faba and Pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
+              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbone, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604090v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role du sulfate vacuolaire dans l'élaboration de la composition proteique des graines</w:t>
               </w:r>
@@ -10946,51 +10946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
@@ -11045,77 +11045,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Brno, Czech Republic</w:t>
@@ -11170,77 +11170,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Saskatchewan. CAN., Jul 2014, Saskatoon, Canada. 225 p</w:t>
@@ -11295,51 +11295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11433,64 +11433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Legume Society Conference 2013: A Legume Odyssey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia</w:t>
@@ -11795,51 +11795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11907,90 +11907,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charaterization of the role of selected transcription factors in seed filling in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Muhammad Atif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Legume Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Sainte Maxime, France</w:t>
@@ -12013,609 +12013,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TILLING approach in the search for genes involved in grain yield and quality in pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic regulatory networks controlling legume seed storage metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Molina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Rond</w:t>
+                <w:t xml:space="preserve">Mingyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cassecuelle</w:t>
+                <w:t xml:space="preserve">Jian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Food Legumes Reserch Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">5. International Congress on Legume Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754812v1</w:t>
+                <w:t xml:space="preserve">hal-02751286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of genes regulating Medicago truncatula seed filling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Diversity in &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; and comparative mapping with &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Zuber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.International Congress on Legume Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Pacific Grove, United States</w:t>
+              <w:t xml:space="preserve">Green plant breeding technologies International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756983v1</w:t>
+                <w:t xml:space="preserve">hal-02752646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic regulatory networks controlling legume seed storage metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Identification of genes regulating Medicago truncatula seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mingyi Wang</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Congress on Legume Genetics and Genomics</w:t>
+              <w:t xml:space="preserve">5.International Congress on Legume Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751286v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; and comparative mapping with &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+                <w:t xml:space="preserve">The TILLING approach in the search for genes involved in grain yield and quality in pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
+                <w:t xml:space="preserve">Florence Cassecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green plant breeding technologies International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">5. International Food Legumes Reserch Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752646v1</w:t>
+                <w:t xml:space="preserve">hal-02754812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting post-genomics resources in model species and genome conservation between model species and legume crops to accelerate seed biology discoveries in crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Zuber</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Food Legumes Reserch Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
@@ -12657,51 +12657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et post-génomique chez la légumineuse modèle M. truncatula pour disséquer le déterminisme moléculaire de la composition protéique des graines de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12782,64 +12782,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genes important for Medicago truncatula seed yield ans composition using genomics approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12888,807 +12888,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the mutant populations used in the European Medicago truncatula TILLING project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des facteurs de transcription lors du developpement de la graine de M. truncatula : cinetiques d'expression et compartimentation tissulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klementina Kakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">13. Forum des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dijon, France. p.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750458v1</w:t>
+                <w:t xml:space="preserve">hal-02817397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined and transcriptome analysis of developing Medicago Truncatula seeds: Evidence for metabolic specialization of maternal and filial tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity in Pisum sativum and comparative mapping with Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Zuber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Héricher</w:t>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture" Publisher : AEP Association Européenne des protéagineux</w:t>
+              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753191v1</w:t>
+                <w:t xml:space="preserve">hal-02754403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des facteurs de transcription lors du developpement de la graine de M. truncatula : cinetiques d'expression et compartimentation tissulaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Genomic ressources for pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion M. Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Forum des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dijon, France. p.77</w:t>
+              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbon, Portugal. 199 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817397v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in Pisum sativum and comparative mapping with Medicago truncatula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+                <w:t xml:space="preserve">Integrated transcriptomics and proteomics analysis of M. truncatula seed development towards enhancing the sulphur content of grain legume crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Firnhaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Targeting science to real needs ; 1. GL-TTP Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754403v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic ressources for pea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the mutant populations used in the European Medicago truncatula TILLING project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Savois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lisbon, Portugal. 199 p</w:t>
+              <w:t xml:space="preserve">6th European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754438v1</w:t>
+                <w:t xml:space="preserve">hal-02750458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated transcriptomics and proteomics analysis of M. truncatula seed development towards enhancing the sulphur content of grain legume crops</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">A combined and transcriptome analysis of developing Medicago Truncatula seeds: Evidence for metabolic specialization of maternal and filial tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Firnhaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Targeting science to real needs ; 1. GL-TTP Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture" Publisher : AEP Association Européenne des protéagineux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752225v1</w:t>
+                <w:t xml:space="preserve">hal-02753191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic resources integrated information systems at INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13696,51 +13696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. GL-TTP Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Paris, France. 1p</w:t>
@@ -13769,51 +13769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des facteurs de transcription lors du développement de la graine Medicago truncatula : cinétiques d'expression et compartimentation tissulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13894,51 +13894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LegumBase, a genetic resources integrated information system for legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13946,51 +13946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
@@ -14019,77 +14019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LegumBase, une application polyvalente conçue pour gérer le CRG légumineuses à graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14138,432 +14138,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression dynamics during M. truncatula seed formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Real-time RT-PCR Profiling of Over1400 Medicago truncatula transcription factors during seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Kakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Legume Genomics and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752804v1</w:t>
+                <w:t xml:space="preserve">hal-02752651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-troughput TILLING to identify symbiosis-related plant gene function in arbuscular mycorrhiza</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brechenmacher</w:t>
+                <w:t xml:space="preserve">Gene expression dynamics during M. truncatula seed formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Firnhaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Mycorrhiza (ICOM5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Granada, Spain</w:t>
+              <w:t xml:space="preserve">3. International Conference on Legume Genomics and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750517v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time RT-PCR Profiling of Over1400 Medicago truncatula transcription factors during seed filling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">High-troughput TILLING to identify symbiosis-related plant gene function in arbuscular mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Volante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brechenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Legume Genomics and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">5. International Conference on Mycorrhiza (ICOM5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752651v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des profils d'expression de plus de 1000 facteurs de transcription au cours du remplissage de la graine chez M. truncaltula par PCR quantitative en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14644,51 +14644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time RT-PCR profiling of all annotated Medicago truncatula transcription factors during seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15067,51 +15067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15464,277 +15464,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the vacuolar sulfate transporter SULTR4 in pea: role in the establishment of and protein composition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Genetics of seed plasticity under sulfate deprivation in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Alcon</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e bienniale ISSS Conference "Challenges of seed science in a changing world"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, INRAE Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251285v1</w:t>
+                <w:t xml:space="preserve">hal-05242329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of seed plasticity under sulfate deprivation in pea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the vacuolar sulfate transporter SULTR4 in pea: role in the establishment of and protein composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bourion</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, INRAE Versailles, France</w:t>
+              <w:t xml:space="preserve">14e bienniale ISSS Conference "Challenges of seed science in a changing world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242329v1</w:t>
+                <w:t xml:space="preserve">hal-05251285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the role of NF-YB transcription factors in pea seed development</w:t>
               </w:r>
@@ -15759,51 +15759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15845,77 +15845,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of vacuolar sulfate in the nutritional quality of pea seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16009,64 +16009,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t>
@@ -16089,217 +16089,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing and stabilizing protein composition of legume seeds</w:t>
+                <w:t xml:space="preserve">Optimiser et stabiliser la composition protéique des graines de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du département INRA de Biologie et Amélioration des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum des jeunes chercheurs 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927806v1</w:t>
+                <w:t xml:space="preserve">hal-02913139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser et stabiliser la composition protéique des graines de légumineuses</w:t>
+                <w:t xml:space="preserve">Optimizing and stabilizing protein composition of legume seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des jeunes chercheurs 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journée du département INRA de Biologie et Amélioration des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913139v1</w:t>
+                <w:t xml:space="preserve">hal-02927806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de la plasticité de la composition protéique des graines de légumineuses vis-à-vis de l'environnement</w:t>
               </w:r>
@@ -16527,77 +16527,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Siófok, Hungary. , 128 p., 2017, Book of abstracts, ICLGG2017</w:t>
@@ -16626,90 +16626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la biosynthèse des saponines lors du développement de la graine chez le pois (&amp;lt;em&amp;gt;Pisum Sativum&amp;lt;/em&amp;gt;) et la fèverole (&amp;lt;em&amp;gt;Vicia Faba&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16773,77 +16773,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. 2015</w:t>
@@ -17023,90 +17023,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle du facteur de transcription MtATB2 dans l’adaptation des légumineuses aux stress abiotiques et aux carences nutritives de fin de cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Dijon, France. 62 p., 2013</w:t>
@@ -17129,372 +17129,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced mutations in the&amp;lt;em&amp;gt; TI1&amp;lt;/em&amp;gt; gene encoding a major double-headed protease inhibitor in &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; L. can reduce significantly the inhibition of target enzymes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion M. Dalmais</w:t>
+                <w:t xml:space="preserve">Un facteur de transcription de type DOF impliqué dans le développement de la graine chez les Légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 330 p., 2013, First legume society conference 2013 : a legume odyssey</w:t>
+              <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747658v1</w:t>
+                <w:t xml:space="preserve">hal-02746958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un facteur de transcription de type DOF impliqué dans le développement de la graine chez les Légumineuses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+                <w:t xml:space="preserve">Induced mutations in the&amp;lt;em&amp;gt; TI1&amp;lt;/em&amp;gt; gene encoding a major double-headed protease inhibitor in &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; L. can reduce significantly the inhibition of target enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Carmen Arques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion M. Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France. 2013</w:t>
+              <w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Legume Society Institute of Field and Vegetable Crops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 330 p., 2013, First legume society conference 2013 : a legume odyssey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746958v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the role of selected transcription factors in seed filling in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Muhammad Atif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Legume Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Sainte-Maxime, France. 2011, Model Legume Congress</w:t>
@@ -17680,90 +17680,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des plantes richement dotées en composés biochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17857,51 +17857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lisbon, Portugal. European Conference on Grain Legumes, 199 p., 2007</w:t>
@@ -17975,51 +17975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics and seed development in Medicago truncatula: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18092,90 +18092,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting induced local lesions IN genomes (TILLING) in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18291,51 +18291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -18425,51 +18425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18660,77 +18660,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accumulation des protéines dans les graines de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Académie D’agriculture de France -  Groupe de Travail Sur Les Potentiels de La Science Pour L’avenir de L’agriculture, de L’alimentation Et de L’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19333,51 +19333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Feng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baizhi Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hofer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Jiang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08891-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Fourquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lindsay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berbel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Balanz&#224;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321975121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naud&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16961" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M I Hofer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Turner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19800" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengbin Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica M Guercio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salar Torabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03085-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211149v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebeigle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Munier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cartelier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes&#8208;soia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TPJ.15236" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carillo-Perdomo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Beji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.108" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181110v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lancon-Verdier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min She" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83581-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa571" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanna Tan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.01383" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin&#8208;viala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amblard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15891" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N. Kirienko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri B. Porozovz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Malkov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara A. Akhtemova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2944-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138508996277556E12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembliere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Carvalho-Niebel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01694" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Bandyopadhyay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12742" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chinoy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Spanner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0372-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Clemente" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Arques" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134634" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209890v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04296.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182725" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Tivendale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Davidson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel W. Davies" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Smith" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.198457" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Wasson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04447.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lesignor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654367v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664411v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tuner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ambrose" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Isaac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.064071" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661499v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00410.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morandi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0242-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TKNDCJKN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655984v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klementina Kakar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9320-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D890625F027320089404CC34C580F1D7357CC04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Triques" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piednoir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-42" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666957v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Moussy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-2-r43" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672534v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat-Le Signor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Derieux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686996v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706764v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706763v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713835v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00022575" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LPRGDZF8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Magnin-Robert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331623v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel T.H. Ellis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tsanakas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Barclay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Vigouroux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223091v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122063v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223020v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251124v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888858v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981800v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884621v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889036v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594186v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178830v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736874v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737647v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081016v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733544v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738216v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733774v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733806v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739705v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740181v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739092v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604091v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604090v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812827v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268897v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748186v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807992v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delaitre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750306v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Udvardi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747148v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744717v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Muhammad Atif" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754812v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassecuelle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756983v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751286v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Wang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752646v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750521v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Udvardi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750458v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753191v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Firnhaber" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;richer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817397v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754403v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754438v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752225v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821089v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757249v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Kakar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758250v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758117v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752804v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Firnhaber" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750517v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Volante" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brechenmacher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752651v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750691v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762487v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763116v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarke" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762279v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombretta Repetto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783060v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782181v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960365v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Valandon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Soundiramourtty" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brosse" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boutet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242329v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665332v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Thevenin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711323v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735735v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927806v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913139v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733570v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785213v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744160v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837552v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746955v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747658v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Arques" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/256571.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746958v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745588v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745054v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udvardi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801286v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822350v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787053v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_13" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787059v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781493986323" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809125v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/221596.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118525524" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821202v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Darmency" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850749v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Risser" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maestro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606103v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Acad&#233;mie D&#8217;agriculture de France -  Groupe de Travail Sur Les Potentiels de La Science Pour L&#8217;avenir de L&#8217;agriculture, de L&#8217;alimentation Et de L&#8217;environnement" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366101v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851365v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laterrot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848581v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Feng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baizhi Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hofer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Jiang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08891-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naud&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16961" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Fourquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lindsay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Balanz&#224;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321975121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M I Hofer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Turner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19800" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengbin Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica M Guercio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salar Torabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03085-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cartelier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes&#8208;soia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TPJ.15236" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carillo-Perdomo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Beji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.108" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebeigle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Munier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa571" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lancon-Verdier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min She" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83581-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanna Tan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.01383" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin&#8208;viala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amblard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15891" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N. Kirienko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri B. Porozovz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Malkov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara A. Akhtemova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2944-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138508996277556E12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembliere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Carvalho-Niebel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01694" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Bandyopadhyay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12742" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chinoy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Spanner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0372-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Clemente" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Arques" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134634" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209890v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04296.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182725" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Tivendale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Davidson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel W. Davies" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Smith" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.198457" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Wasson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04447.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654367v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lesignor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656598v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664411v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tuner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ambrose" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Isaac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.064071" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658883v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morandi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0242-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TKNDCJKN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00410.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655984v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klementina Kakar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9320-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D890625F027320089404CC34C580F1D7357CC04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Triques" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piednoir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-42" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666957v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Moussy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-2-r43" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672534v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat-Le Signor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Derieux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686996v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706764v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706763v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713835v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00022575" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LPRGDZF8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Magnin-Robert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331623v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel T.H. Ellis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tsanakas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Barclay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Vigouroux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223091v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122063v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223020v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251124v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889036v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981800v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884621v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888858v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594186v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178830v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736874v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737647v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733544v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081016v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733695v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738216v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733774v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733806v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739705v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740181v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739092v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604090v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604091v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812827v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268897v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748186v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807992v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delaitre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750306v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Udvardi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747148v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744717v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Muhammad Atif" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751286v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Wang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752646v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756983v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754812v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassecuelle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750521v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Udvardi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817397v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754403v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754438v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752225v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Firnhaber" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;richer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750458v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753191v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821089v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757249v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Kakar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758250v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758117v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752651v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752804v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Firnhaber" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750517v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Volante" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brechenmacher" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750691v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762487v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763116v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarke" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762279v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombretta Repetto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783060v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782181v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960365v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Valandon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Soundiramourtty" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brosse" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boutet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242329v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251285v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665332v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Thevenin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711323v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735735v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913139v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927806v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733570v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785213v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744160v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837552v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746955v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746958v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747658v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Arques" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/256571.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745588v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745054v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udvardi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801286v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822350v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787053v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_13" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787059v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781493986323" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809125v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/221596.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118525524" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821202v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Darmency" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850749v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Risser" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maestro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606103v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Acad&#233;mie D&#8217;agriculture de France -  Groupe de Travail Sur Les Potentiels de La Science Pour L&#8217;avenir de L&#8217;agriculture, de L&#8217;alimentation Et de L&#8217;environnement" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366101v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851365v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laterrot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848581v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>