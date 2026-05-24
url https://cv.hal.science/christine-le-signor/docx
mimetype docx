--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,463 +66,463 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and genetic insights into Mendel’s pea genes</w:t>
+                <w:t xml:space="preserve">The cytokinin histidine kinase receptors regulate nodulation, shoot and root development in Pisum sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cong Feng</w:t>
+                <w:t xml:space="preserve">Karen Velandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baizhi Chen</w:t>
+                <w:t xml:space="preserve">Alejandro Correa-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hofer</w:t>
+                <w:t xml:space="preserve">Alex Tomkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Shi</w:t>
+                <w:t xml:space="preserve">Stephane Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mei Jiang</w:t>
+                <w:t xml:space="preserve">Tracy François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 642, pp.980 - 989. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-08891-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2026.1750990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203828v1</w:t>
+                <w:t xml:space="preserve">hal-05623498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago truncatula genotype drives the plant nutritional strategy and its associated rhizosphere bacterial communities</w:t>
+                <w:t xml:space="preserve">Genomic and genetic insights into Mendel’s pea genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Zancarini</w:t>
+                <w:t xml:space="preserve">Cong Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Baizhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+                <w:t xml:space="preserve">Julie Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aubert</w:t>
+                <w:t xml:space="preserve">Yan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Mei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 245 (2), pp.767-784. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 642, pp.980 - 989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.20272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-08891-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835437v1</w:t>
+                <w:t xml:space="preserve">hal-05203828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vacuolar sulfate transporter PsSULTR4 is a key determinant of seed yield and protein composition in pea</w:t>
+                <w:t xml:space="preserve">Medicago truncatula genotype drives the plant nutritional strategy and its associated rhizosphere bacterial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
+                <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Aimé</w:t>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Naudé</w:t>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Rossin</w:t>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 119 (6), pp.2919-2936. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245 (2), pp.767-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.20272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676560v1</w:t>
+                <w:t xml:space="preserve">hal-04835437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of pea mutants reveals the conserved role of FRUITFULL controlling the end of flowering and its potential to boost yield</w:t>
               </w:r>
@@ -636,5680 +636,5814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">afila , the origin and nature of a major innovation in the history of pea breeding</w:t>
+                <w:t xml:space="preserve">The vacuolar sulfate transporter PsSULTR4 is a key determinant of seed yield and protein composition in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim Tayeh</w:t>
+                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie M I Hofer</w:t>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Aubert</w:t>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+                <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Turner</w:t>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 243 (3), pp.1247-1261. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119 (6), pp.2919-2936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.19800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665329v1</w:t>
+                <w:t xml:space="preserve">hal-04676560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptional co-regulators NBCL1 and NBCL2 redundantly coordinate aerial organ development and root nodule identity in legumes</w:t>
+                <w:t xml:space="preserve">afila , the origin and nature of a major innovation in the history of pea breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengbin Liu</w:t>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Magne</w:t>
+                <w:t xml:space="preserve">Julie M I Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Zhou</w:t>
+                <w:t xml:space="preserve">Grégoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Laude</w:t>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dalmais</w:t>
+                <w:t xml:space="preserve">Lynda Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 74 (1), pp.194-213. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243 (3), pp.1247-1261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.19800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876080v1</w:t>
+                <w:t xml:space="preserve">hal-04665329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur in determining seed protein composition: present understanding of its interaction with abiotic stresses and future directions</w:t>
+                <w:t xml:space="preserve">The transcriptional co-regulators NBCL1 and NBCL2 redundantly coordinate aerial organ development and root nodule identity in legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Bonnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
+                <w:t xml:space="preserve">Shengbin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Kévin Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+                <w:t xml:space="preserve">Jing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 74 (11), pp.3276-3285. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad098⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 74 (1), pp.194-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157889v1</w:t>
+                <w:t xml:space="preserve">hal-03876080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional analyses explain Pea KAI2 receptor diversity and reveal stereoselective catalysis during signal perception</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sulfur in determining seed protein composition: present understanding of its interaction with abiotic stresses and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cornu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Dalmais</w:t>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03085-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (11), pp.3276-3285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566397v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinants of seed protein plasticity in response to the environment in Medicago truncatula</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and functional analyses explain Pea KAI2 receptor diversity and reveal stereoselective catalysis during signal perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+                <w:t xml:space="preserve">Angelica M Guercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Combes‐soia</w:t>
+                <w:t xml:space="preserve">Salar Torabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/TPJ.15236⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03085-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177967v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeaMUST (Pea MultiStress Tolerance), a multidisciplinary French project uniting researchers, plant breeders, and the food industry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">β-Amyrin Synthase1 Controls the Accumulation of the Major Saponins Present in Pea (Pisum sativum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlan Avia</w:t>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estefania Carillo-Perdomo</w:t>
+                <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+                <w:t xml:space="preserve">Jocelyn Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Beji</w:t>
+                <w:t xml:space="preserve">Julie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (3), </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (5), pp.784-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/leg3.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcab049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671280v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Amyrin Synthase1 Controls the Accumulation of the Major Saponins Present in Pea (Pisum sativum)</w:t>
+                <w:t xml:space="preserve">Genetic determinants of seed protein plasticity in response to the environment in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+                <w:t xml:space="preserve">Kevin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Munier</w:t>
+                <w:t xml:space="preserve">Lucie Combes‐soia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Marais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62 (5), pp.784-797. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (5), pp.1298-1311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcab049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/TPJ.15236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211149v1</w:t>
+                <w:t xml:space="preserve">hal-03177967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics of developing pea seeds reveals a complex antioxidant network underlying the response to sulfur deficiency and water stress</w:t>
+                <w:t xml:space="preserve">PeaMUST (Pea MultiStress Tolerance), a multidisciplinary French project uniting researchers, plant breeders, and the food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+                <w:t xml:space="preserve">Estefania Carillo-Perdomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Beji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa571⟩</w:t>
+              <w:t xml:space="preserve">Legume Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/leg3.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276009v1</w:t>
+                <w:t xml:space="preserve">hal-03671280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study identified candidate genes for seed size and seed composition improvement in M. truncatula</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Proteomics of developing pea seeds reveals a complex antioxidant network underlying the response to sulfur deficiency and water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yun Kang</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83581-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (7), pp.2611-2626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181110v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of genome-metagenome interaction effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide association study identified candidate genes for seed size and seed composition improvement in M. truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Szafranski</w:t>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vanessa Lancon-Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Min She</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13015-020-00173-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.4224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83581-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906069v3</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cytokinin Signaling Type-B Response Regulator Transcription Factor Acting in Early Nodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovanna Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 183 (3), pp.1319-1330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.19.01383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Medicago truncatula LysM receptor‐like kinase LYK9 plays a dual role in immunity and the arbuscular mycorrhizal symbiosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast computation of genome-metagenome interaction effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
+                <w:t xml:space="preserve">Florent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+                <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Garcia</w:t>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 223 (3), pp.1516-1529. </w:t>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), art.13 (21p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13015-020-00173-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366095v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906069v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t>
+                <w:t xml:space="preserve">The Medicago truncatula LysM receptor‐like kinase LYK9 plays a dual role in immunity and the arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Chrystel Gibelin‐viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Besson</w:t>
+                <w:t xml:space="preserve">Emilie Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223 (3), pp.1516-1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270632v1</w:t>
+                <w:t xml:space="preserve">hal-02366095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of a receptor-like kinase K1 in pea Rhizobium symbiosis development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri B. Porozovz</w:t>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Malkov</w:t>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulnara A. Akhtemova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-018-2944-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1014), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621748v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association studies with proteomics data reveal genes important for synthesis, transport and packaging of globulins in legume seeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Role of a receptor-like kinase K1 in pea Rhizobium symbiosis development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna N. Kirienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri B. Porozovz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Malkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara A. Akhtemova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14500⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 248, pp.1101-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-018-2944-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606529v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers génétiques mobilisables afin d’améliorer l’équilibre en acides aminés des graines de légumineuses ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Genome-wide association studies with proteomics data reveal genes important for synthesis, transport and packaging of globulins in legume seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5138508996277556E12⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), pp.1597-1613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685937v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABI5 Is a Regulator of Seed Maturation and Longevity in Legumes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
+                <w:t xml:space="preserve">Quels leviers génétiques mobilisables afin d’améliorer l’équilibre en acides aminés des graines de légumineuses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chatelain</w:t>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (11), pp.2735-2754. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.43-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.16.00470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5138508996277556E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602822v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUB1 Interacts with the Receptor Kinase DMI2 and Negatively Regulates Rhizobial and Arbuscular Mycorrhizal Symbioses through Its Ubiquitination Activity in Medicago truncatula</w:t>
+                <w:t xml:space="preserve">ABI5 Is a Regulator of Seed Maturation and Longevity in Legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Vernié</w:t>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Camut</w:t>
+                <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Camps</w:t>
+                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rembliere</w:t>
+                <w:t xml:space="preserve">Emilie Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda de Carvalho-Niebel</w:t>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 170 (4), pp.2312-2324. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (11), pp.2735-2754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.15.01694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.16.00470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082931v1</w:t>
+                <w:t xml:space="preserve">hal-01602822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PUB1 Interacts with the Receptor Kinase DMI2 and Negatively Regulates Rhizobial and Arbuscular Mycorrhizal Symbioses through Its Ubiquitination Activity in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+                <w:t xml:space="preserve">Tatiana Vernié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+                <w:t xml:space="preserve">Sylvie Camut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rembliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda de Carvalho-Niebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170 (4), pp.2312-2324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.01694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636174v1</w:t>
+                <w:t xml:space="preserve">hal-03082931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of legume seed size by an endosperm-expressed transcription factor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legume Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7, pp.12-13</w:t>
+              <w:t xml:space="preserve">, 2015, 8, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632679v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DASH transcription factor impacts &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; seed size by its action on embryo morphogenesis and auxin homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (3), pp.453-466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.12742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SGRL can regulate chlorophyll metabolism and contributes to normal plant growth and development in &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of legume seed size by an endosperm-expressed transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Bell</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marion Dalmais</w:t>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Legume Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.12-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640475v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliminating anti-nutritional plant food proteins: the case of seed protease inhibitors in pea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SGRL can regulate chlorophyll metabolism and contributes to normal plant growth and development in &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria C. Arques</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Andrew Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Spanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0134634⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (6), pp.539-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-015-0372-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633575v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfate transporters in the plant's response to drought and salinity: regulation and possible functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eliminating anti-nutritional plant food proteins: the case of seed protease inhibitors in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria C. Arques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00580⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0134634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634068v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legume adaptation to sulfur deficiency revealed by comparing nutrient allocation and seed traits in Medicago truncatula</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sulfate transporters in the plant's response to drought and salinity: regulation and possible functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12350⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209950v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for an endosperm-localized subtilase in the control of seed size in legumes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Legume adaptation to sulfur deficiency revealed by comparing nutrient allocation and seed traits in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poignavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04296.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (6), pp.982-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209890v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pea TCP transcription factor PsBRC1 acts downstream of strigolactones to control shoot branching1[W]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 158 (1), pp.225-238. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.182725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of the halogenated auxin, 4-chloroindole-3-acetic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion M. Dalmais</w:t>
+                <w:t xml:space="preserve">A role for an endosperm-localized subtilase in the control of seed size in legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 159 (3), pp.1055-1063. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 196 (3), pp.738-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.112.198457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04296.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645727v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtCRE1-dependent cytokinin signaling integrates bacterial and plant cues to coordinate symbiotic nodule organogenesis in Medicago truncatula.</w:t>
+                <w:t xml:space="preserve">Biosynthesis of the halogenated auxin, 4-chloroindole-3-acetic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Plet</w:t>
+                <w:t xml:space="preserve">Nathan D. Tivendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Wasson</w:t>
+                <w:t xml:space="preserve">Sandra E. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ariel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Noel W. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baker</w:t>
+                <w:t xml:space="preserve">Jason A. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion M. Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04447.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (3), pp.1055-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.198457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856206v1</w:t>
+                <w:t xml:space="preserve">hal-02645727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics in model legume species: a case study in seeds</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MtCRE1-dependent cytokinin signaling integrates bacterial and plant cues to coordinate symbiotic nodule organogenesis in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Plet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Wasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grain Légumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (4), pp.622-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04447.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654367v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medicago truncatula as a model legume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lesignor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grain Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendril-less Regulates Tendril Formation in Pea Leaves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomics in model legume species: a case study in seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lesignor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grain Légumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664411v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Medicago truncatula mutant hyper-responsive to mycorrhiza and defective for nodulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tendril-less Regulates Tendril Formation in Pea Leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tuner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Ambrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-009-0242-5⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (2), pp.420-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.108.064071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658883v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing TILLING populations for reverse genetics in Medicago truncatula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Medicago truncatula mutant hyper-responsive to mycorrhiza and defective for nodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2009.00410.x⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (6), pp.435-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-009-0242-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661499v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hight throughput identification of Pisum sativum mutant lines by TILLING: a tool for crop improvement using either forward of reverse genetics approaches</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimizing TILLING populations for reverse genetics in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Savois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grain Légumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (5), pp.430-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2009.00410.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655984v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of M. truncatula transcription factors identifies putative regulators of grain legume seed filling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hight throughput identification of Pisum sativum mutant lines by TILLING: a tool for crop improvement using either forward of reverse genetics approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lesignor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion M. Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grain Légumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.18-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660481v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation detection using ENDO1: application to disease diagnostics in humans and TILLING and Eco-TILLING in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Triques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion M. Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (42), 23 April 2008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2199-9-42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UTILLdb, a Pisum sativum in silico forward and reverse genetics tool</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gene expression profiling of M. truncatula transcription factors identifies putative regulators of grain legume seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klementina Kakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-2-r43⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 (6), pp.567-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-008-9320-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666957v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity for seed protein composition in Meticago truncatula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">UTILLdb, a Pisum sativum in silico forward and reverse genetics tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion M. Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Quillien</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genetic Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (2), R43, 12p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-2-r43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672534v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results from a pyramidal recurrent selection system for breeding maize silage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Genetic diversity for seed protein composition in Meticago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Derieux</w:t>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 18 (10), pp.649-657</w:t>
+              <w:t xml:space="preserve">Plant Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (1), pp.59-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885865v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling problems with nested mating designs for estimating epistatic variance components in testcrosses of maize</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First results from a pyramidal recurrent selection system for breeding maize silage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+                <w:t xml:space="preserve">Christine Epinat-Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gallais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maydica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 41, pp.287-293</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (10), pp.649-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686996v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inheritance of resistance to downy mildew (Pseudoperospora cubensis) in muskmelon (Cucumis melo). I : analysis of a 8 x 8 diallel table</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Sampling problems with nested mating designs for estimating epistatic variance components in testcrosses of maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Pitrat</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 14 (4), pp.239-248</w:t>
+              <w:t xml:space="preserve">Maydica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 41, pp.287-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706764v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inheritance of resistance to downy mildew (Pseudoperonospora cubensis) in muskmelon (Cucumis melo). II : generation means analysis of 5 genitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Inheritance of resistance to downy mildew (Pseudoperospora cubensis) in muskmelon (Cucumis melo). I : analysis of a 8 x 8 diallel table</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pitrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 14 (4), pp.249-257</w:t>
+              <w:t xml:space="preserve">, 1994, 14 (4), pp.239-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706763v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inheritance of resistance to downy mildew (Pseudoperonospora cubensis) in muskmelon (Cucumis melo). II : generation means analysis of 5 genitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Epinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 14 (4), pp.249-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of resistance of five melon lines to powdery mildews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 65, pp.135-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00022575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6319,9009 +6453,9009 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfate remobilization mediated by PsSULTR4 transporter is a key determinant of seed yield and seed quality in pea, and could contributes to leaf senescence induced by sulfur deficiency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre de Ressources Biologiques PROTEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chabert-Martinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique du département BAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Verneuil sur Avre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vacuolar sulfate transporter in pea, PsSULTR4, contributes to both seed yield and protein composition of mature seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of mendel’s pod colour character in pea: characterisation of the allele conditioning yellow pod colour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel T.H. Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Tsanakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Barclay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pssultr4 is the only vacuolar sulfate transporter in pea and a key determinant of seed protein composition even under sulfur-sufficient conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pea sulfate transporter, PsSULTR4, contributes to seed yield and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole doctorale Environnements-Santé, Jun 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the role of nf-yb transcription factors in pea seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pea sulfate transporter PsSULTR4 contributes to the accumulation of sulfur-rich storage proteins by enabling seed sulfate remobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Graines 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Versaille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holistic overview of the impact of sulfur deficiency in pea facing water deficit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L'amélioration de la qualité de la graine dans toutes ses dimensions, par le levier génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aimé</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Sulfur Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence Végépolys Valley : Panorama des Protéines Végétales Regards Croisés Entreprise / Recherche.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889036v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance du sulfate vacuolaire pour l’établissement du rendement et de la qualité des graines de pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of vacuolar sulfate in nutritional quality of pea seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Sulfur Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amélioration de la qualité de la graine dans toutes ses dimensions, par le levier génétique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A holistic overview of the impact of sulfur deficiency in pea facing water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Thompson</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Aubert</w:t>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Végépolys Valley : Panorama des Protéines Végétales Regards Croisés Entreprise / Recherche.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, paris, France</w:t>
+              <w:t xml:space="preserve">International Plant Sulfur Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888858v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GWAS results in response to sulfur deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCLEG, Breeding forage and grain legumes to increase EU’s and China’s protein self sufficiency.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Melle, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the plasticity of longevity upon drought in Medicago truncatula involves the cryptochrome-interacting bHLH49 transcription factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Thi Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th triennial meeting of the ISSS- Seed Innovation Systems for the 21st</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISSS, Aug 2021, Kew, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des voies de recyclage de la méthionine dans le contrôle de la plasticité de la composition protéique des graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses - RFL#3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the biosynthesis of saponins during seed development in peas (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Recherche des gènes contrôlant la plasticité de la composition protéique des graines vis-à-vis de l’environnement par une approche GWAS chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Graines 2019. Biologie des graines et transition écologique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736874v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des gènes contrôlant la plasticité de la composition protéique des graines vis-à-vis de l’environnement par une approche GWAS chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Characterization of the biosynthesis of saponins during seed development in peas (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2019. Biologie des graines et transition écologique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786025v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Terezol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). Dijon, FRA., Jun 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the biosynthesis of saponins during seed development in peas (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS3 2019, Third International Legume Society Conference. Legumes for human and planet health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Legume Society (ILS). INT., May 2019, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Terezol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter la composition protéique des graines de légumineuses en fonction des usages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La génétique au service du goût : caractérisation de mutants pour l'accumulation de saponines et l'activité lipoxygènase dans la graines de pois (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Thompson</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733544v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant genotype: a lever in the interactions between plant and its associated rhizosphere microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Plant Microbiome Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissection of pea responses to water stress during seed filling identifies candidate genes for drought tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI International Plant &amp; Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génétique au service du goût : caractérisation de mutants pour l'accumulation de saponines et l'activité lipoxygènase dans la graines de pois (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Adapter la composition protéique des graines de légumineuses en fonction des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Darchy</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733695v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aime</w:t>
+                <w:t xml:space="preserve">Caractérisation de la biosynthèse des saponines lors du développement de la graine chez le pois (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) et de la féverole (&amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
+              <w:t xml:space="preserve">6. Colloque Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790107v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un répertoire de gènes contrôlant la composition protéique des graines des légumineuses vers de nouveaux profils protéiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevin D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la biosynthèse des saponines lors du développement de la graine chez le pois (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) et de la féverole (&amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt;)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
+                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamdro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738216v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’association pangénomique de la longévité chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; pour en identifier de nouveaux régulateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of sulfur in the control of seed quality traits in legumes: from model to crop species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevin D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilateral Closure Symposium of GDRI Integrative Plant Biology Network.The developing plant in its environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the biosynthesis of saponins during seed development in peas (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) and faba beans (&amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Advances in Grain Legume Cultivation and Use. Translating Legume Research into end-Users Reality"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the biosynthesis of saponins during seed development in peas (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) and faba beans (&amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lebeigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transcriptomic approach identifies candidate genes for drought tolerance during the reproductive phase in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of seed quality traits in legumes : from model to crop species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque National de la Société Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers génétiques mobilisables chez le pois et la féverole pour les teneurs en fractions protéiques, acides aminés, « facteurs antinutritionnels », afin d’améliorer la valeur nutritionnelle de ces graines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2016, Dijon, France. 139 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TILLING (Targeting Induced Local Lesions IN Genomes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Workshop on the effects of biotic and abiotic stresses in legumes: the ABSTRESS and BIOTECSOJASUR projects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Balcarce, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A protein quantity loci approach combined with a genome-wide association study revealed regulators of protein accumulation in legume seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of saponin production in developing seeds of Vicia faba and Pisum sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbone, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role du sulfate vacuolaire dans l'élaboration de la composition proteique des graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of translational genomics to indentify genes important for pea seed development and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Saskatchewan. CAN., Jul 2014, Saskatoon, Canada. 225 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie intégrative du développement de la graine chez M. truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. colloque national du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Dijon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Legume Society Conference 2013: A Legume Odyssey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des variétés de légumineuses à graines mieux adaptées à l’alimentation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop L'avenir des Légumineuses dans l'Alimentation Humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Dijon, France, 15-16 novembre 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l'albumen dans le developpement de la graine chez les legumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Udvardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graine 2011, 3. colloque national du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roles if embryo-surrounding tissues in regulating Medicago truncatula seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Udvardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Legume Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charaterization of the role of selected transcription factors in seed filling in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Muhammad Atif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Legume Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic regulatory networks controlling legume seed storage metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">The TILLING approach in the search for genes involved in grain yield and quality in pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cassecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Congress on Legume Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Pacific Grove, United States</w:t>
+              <w:t xml:space="preserve">5. International Food Legumes Reserch Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751286v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; and comparative mapping with &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Identification of genes regulating Medicago truncatula seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green plant breeding technologies International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">5.International Congress on Legume Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752646v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of genes regulating Medicago truncatula seed filling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Genetic regulatory networks controlling legume seed storage metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.International Congress on Legume Genetics and Genomics</w:t>
+              <w:t xml:space="preserve">5. International Congress on Legume Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756983v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TILLING approach in the search for genes involved in grain yield and quality in pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Diversity in &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; and comparative mapping with &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Cassecuelle</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Food Legumes Reserch Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Green plant breeding technologies International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754812v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting post-genomics resources in model species and genome conservation between model species and legume crops to accelerate seed biology discoveries in crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Food Legumes Reserch Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et post-génomique chez la légumineuse modèle M. truncatula pour disséquer le déterminisme moléculaire de la composition protéique des graines de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2.colloque national du réseau français de biologie des graines.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genes important for Medicago truncatula seed yield ans composition using genomics approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Udvardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Legume Genomics and Genetics, ICLGG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des facteurs de transcription lors du developpement de la graine de M. truncatula : cinetiques d'expression et compartimentation tissulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">A combined and transcriptome analysis of developing Medicago Truncatula seeds: Evidence for metabolic specialization of maternal and filial tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Firnhaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Forum des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dijon, France. p.77</w:t>
+              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture" Publisher : AEP Association Européenne des protéagineux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817397v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in Pisum sativum and comparative mapping with Medicago truncatula</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the mutant populations used in the European Medicago truncatula TILLING project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Savois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
+              <w:t xml:space="preserve">6th European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754403v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic ressources for pea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude des facteurs de transcription lors du developpement de la graine de M. truncatula : cinetiques d'expression et compartimentation tissulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klementina Kakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lisbon, Portugal. 199 p</w:t>
+              <w:t xml:space="preserve">13. Forum des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dijon, France. p.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754438v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated transcriptomics and proteomics analysis of M. truncatula seed development towards enhancing the sulphur content of grain legume crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Firnhaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Targeting science to real needs ; 1. GL-TTP Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the mutant populations used in the European Medicago truncatula TILLING project</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Diversity in Pisum sativum and comparative mapping with Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
+              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750458v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined and transcriptome analysis of developing Medicago Truncatula seeds: Evidence for metabolic specialization of maternal and filial tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Héricher</w:t>
+                <w:t xml:space="preserve">Genomic ressources for pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion M. Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture" Publisher : AEP Association Européenne des protéagineux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbon, Portugal. 199 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753191v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic resources integrated information systems at INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. GL-TTP Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Paris, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des facteurs de transcription lors du développement de la graine Medicago truncatula : cinétiques d'expression et compartimentation tissulaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">LegumBase, a genetic resources integrated information system for legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Savois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2007, Institut National d'Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Angers, France</w:t>
+              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757249v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LegumBase, a genetic resources integrated information system for legumes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude des facteurs de transcription lors du développement de la graine Medicago truncatula : cinétiques d'expression et compartimentation tissulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Kakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Graines 2007, Institut National d'Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758250v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LegumBase, une application polyvalente conçue pour gérer le CRG légumineuses à graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2007, Institut national d'horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time RT-PCR Profiling of Over1400 Medicago truncatula transcription factors during seed filling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High-troughput TILLING to identify symbiosis-related plant gene function in arbuscular mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Volante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brechenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Legume Genomics and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">5. International Conference on Mycorrhiza (ICOM5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752651v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression dynamics during M. truncatula seed formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Firnhaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Legume Genomics and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-troughput TILLING to identify symbiosis-related plant gene function in arbuscular mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Volante</w:t>
+                <w:t xml:space="preserve">Real-time RT-PCR Profiling of Over1400 Medicago truncatula transcription factors during seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brechenmacher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Clementina Kakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Morandi</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Mycorrhiza (ICOM5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Granada, Spain</w:t>
+              <w:t xml:space="preserve">3. International Conference on Legume Genomics and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750517v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des profils d'expression de plus de 1000 facteurs de transcription au cours du remplissage de la graine chez M. truncaltula par PCR quantitative en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Forum des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time RT-PCR profiling of all annotated Medicago truncatula transcription factors during seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Djennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Legume Congress 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up of a tilling platform for Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity for storage protein content and 1-D electrophoresis patterns in seeds of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein markers for stages in seed development of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombretta Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheritance of resistance of three lines of muskmelon (Cucumis melo) to downy mildew (Pseudoperonospora cubensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pitrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cucurbitaceae 89</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1989, Charleston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02783060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on the variability of downy mildew and looking for sources of resistance in Cucumis melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Epinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cucurbitaceae 89</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1989, Charleston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02782181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15331,2332 +15465,2332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity, plasticity and genetic determinism of the specialized metabolome of pea seeds (cotyledons and seed coats)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Solenn Valandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Soundiramourtty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of seed plasticity under sulfate deprivation in pea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the vacuolar sulfate transporter SULTR4 in pea: role in the establishment of and protein composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bourion</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, INRAE Versailles, France</w:t>
+              <w:t xml:space="preserve">14e bienniale ISSS Conference "Challenges of seed science in a changing world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242329v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the vacuolar sulfate transporter SULTR4 in pea: role in the establishment of and protein composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetics of seed plasticity under sulfate deprivation in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Alcon</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e bienniale ISSS Conference "Challenges of seed science in a changing world"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, INRAE Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251285v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the role of NF-YB transcription factors in pea seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ISSS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of vacuolar sulfate in the nutritional quality of pea seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TILLING resources in pea: a valuable tool for functional validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser et stabiliser la composition protéique des graines de légumineuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Optimizing and stabilizing protein composition of legume seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des jeunes chercheurs 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journée du département INRA de Biologie et Amélioration des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913139v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing and stabilizing protein composition of legume seeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Optimiser et stabiliser la composition protéique des graines de légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du département INRA de Biologie et Amélioration des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum des jeunes chercheurs 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927806v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de la plasticité de la composition protéique des graines de légumineuses vis-à-vis de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de la composition protéique des graines de légumineuses et de sa plasticité vis-à-vis de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the regulation of seed protein composition in legumes: from genome-wide studies to new seed protein profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Siófok, Hungary. , 128 p., 2017, Book of abstracts, ICLGG2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la biosynthèse des saponines lors du développement de la graine chez le pois (&amp;lt;em&amp;gt;Pisum Sativum&amp;lt;/em&amp;gt;) et la fèverole (&amp;lt;em&amp;gt;Vicia Faba&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aleth Lacaille-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Dijon, France. 139 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of translational genomics to indentify genes important for pea seed development and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legume adaptation to sulfur deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Poignavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Workshop Sulfur Metabolism in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Fribourg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings of the International Plant Sulfur Workshop, 1 p., 2014, Proceedings of the International Plant Sulfur Workshop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle du facteur de transcription MtATB2 dans l’adaptation des légumineuses aux stress abiotiques et aux carences nutritives de fin de cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Dijon, France. 62 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un facteur de transcription de type DOF impliqué dans le développement de la graine chez les Légumineuses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Induced mutations in the&amp;lt;em&amp;gt; TI1&amp;lt;/em&amp;gt; gene encoding a major double-headed protease inhibitor in &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; L. can reduce significantly the inhibition of target enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Carmen Arques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion M. Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France. 2013</w:t>
+              <w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Legume Society Institute of Field and Vegetable Crops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 330 p., 2013, First legume society conference 2013 : a legume odyssey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746958v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced mutations in the&amp;lt;em&amp;gt; TI1&amp;lt;/em&amp;gt; gene encoding a major double-headed protease inhibitor in &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; L. can reduce significantly the inhibition of target enzymes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un facteur de transcription de type DOF impliqué dans le développement de la graine chez les Légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chinoy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Legume Society Conference 2013 : A Legume Odyssey</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 330 p., 2013, First legume society conference 2013 : a legume odyssey</w:t>
+              <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747658v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the role of selected transcription factors in seed filling in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Muhammad Atif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Legume Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Sainte-Maxime, France. 2011, Model Legume Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roles of the embryo-surrounding tissues in regulating &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Udvardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17eme Forum des Jeunes Chercheurs "Jeunes chercheurs, explorons la bulle professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Dijon, France. 155 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17666,279 +17800,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des plantes richement dotées en composés biochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésor des fèves et fleur des pois, le génie des légumineuses. Colloque scientifique SNHF Société Nationale d'Horticulture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France. Société Nationale d'Horticulture de France, pp.28-32, 2016, 978-2-913793-16-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea TILLING platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion M. Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lisbon, Portugal. European Conference on Grain Legumes, 199 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17948,695 +18082,695 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics and seed development in Medicago truncatula: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Genomics in Medicago truncatula : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1822, Humana Press Inc., pp.21, 2018, Methods in Molecular Biology, 978-1-4939-8633-0; 978-1-4939-8632-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-8633-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting induced local lesions IN genomes (TILLING) in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Genomics in Medicago truncatula : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1822, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humana Press Inc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.12, 2018, Methods in Molecular Biology, 978-1-4939-8633-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-8633-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legume Seed Genomics: How to Respond to the Challenges and Potential of a Key Plant Family?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley &amp; Sons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 259 p., 2013, Print ISBN: 9780470960158 Online ISBN: 9781118525524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118525524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed biology of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicago truncatula handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Samuel Roberts Noble Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 0-9754303-1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Epinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d'activite 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18646,130 +18780,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accumulation des protéines dans les graines de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Académie D’agriculture de France -  Groupe de Travail Sur Les Potentiels de La Science Pour L’avenir de L’agriculture, de L’alimentation Et de L’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18779,147 +18913,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Functional Analyses Explain Pea KAI2 Receptor Diversity and Reveal Stereoselective Catalysis During Signal Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica M Guercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salar Torabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18929,147 +19063,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance des plantes maraicheres aux oidiums. Rapport final 1991</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Laterrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA-RegionPACA--91/05400, Inra. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02851365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19079,114 +19213,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse génétique d'un plan de croisement diallèle pour les caractères de résistance du melon (Cucumis melo) au mildiou (Pseudoperonospora cubensis) et aux oidiums (Sphaerotheca fuliginea et Erysiphe cichoracearum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Epinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1992. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02848581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId434"/>
+      <w:footerReference w:type="default" r:id="rId441"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19333,51 +19467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Feng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baizhi Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hofer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Jiang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08891-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naud&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16961" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Fourquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lindsay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Balanz&#224;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321975121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M I Hofer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Turner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19800" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengbin Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica M Guercio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salar Torabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03085-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cartelier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes&#8208;soia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TPJ.15236" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carillo-Perdomo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Beji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.108" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebeigle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Munier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa571" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lancon-Verdier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min She" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83581-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanna Tan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.01383" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin&#8208;viala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amblard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15891" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N. Kirienko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri B. Porozovz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Malkov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara A. Akhtemova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2944-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138508996277556E12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembliere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Carvalho-Niebel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01694" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Bandyopadhyay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12742" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chinoy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Spanner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0372-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Clemente" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Arques" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134634" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209890v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04296.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182725" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Tivendale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Davidson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel W. Davies" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Smith" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.198457" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Wasson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04447.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654367v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lesignor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656598v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664411v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tuner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ambrose" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Isaac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.064071" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658883v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morandi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0242-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TKNDCJKN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00410.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655984v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klementina Kakar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9320-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D890625F027320089404CC34C580F1D7357CC04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Triques" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piednoir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-42" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666957v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Moussy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-2-r43" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672534v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat-Le Signor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Derieux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686996v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706764v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706763v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713835v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00022575" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LPRGDZF8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Magnin-Robert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331623v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel T.H. Ellis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tsanakas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Barclay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Vigouroux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223091v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122063v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223020v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251124v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889036v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981800v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884621v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888858v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594186v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178830v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736874v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737647v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733544v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081016v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733695v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738216v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733774v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733806v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739705v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740181v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739092v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604090v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604091v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812827v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268897v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748186v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807992v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delaitre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750306v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Udvardi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747148v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744717v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Muhammad Atif" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751286v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Wang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752646v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756983v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754812v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassecuelle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750521v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Udvardi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817397v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754403v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754438v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752225v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Firnhaber" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;richer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750458v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753191v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821089v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757249v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Kakar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758250v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758117v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752651v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752804v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Firnhaber" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750517v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Volante" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brechenmacher" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750691v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762487v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763116v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarke" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762279v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombretta Repetto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783060v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782181v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960365v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Valandon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Soundiramourtty" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brosse" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boutet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242329v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251285v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665332v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Thevenin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711323v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735735v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913139v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927806v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733570v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785213v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744160v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837552v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746955v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746958v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747658v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Arques" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/256571.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745588v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745054v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udvardi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801286v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822350v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787053v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_13" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787059v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781493986323" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809125v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/221596.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118525524" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821202v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Darmency" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850749v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Risser" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maestro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606103v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Acad&#233;mie D&#8217;agriculture de France -  Groupe de Travail Sur Les Potentiels de La Science Pour L&#8217;avenir de L&#8217;agriculture, de L&#8217;alimentation Et de L&#8217;environnement" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366101v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851365v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laterrot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848581v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05623498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Velandia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Correa-Lozano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tomkinson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boivin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2026.1750990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Feng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baizhi Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hofer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Shi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Jiang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08891-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Fourquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Lindsay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berbel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Balanz&#224;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321975121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naud&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16961" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M I Hofer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Turner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19800" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengbin Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac389" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica M Guercio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salar Torabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03085-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebeigle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Munier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cartelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes&#8208;soia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TPJ.15236" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carillo-Perdomo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Beji" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leg3.108" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa571" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lancon-Verdier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min She" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83581-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanna Tan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.01383" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin&#8208;viala" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amblard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15891" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621748v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N. Kirienko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri B. Porozovz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Malkov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara A. Akhtemova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2944-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138508996277556E12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Camut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Camps" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembliere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Carvalho-Niebel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01694" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636174v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635451v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Bandyopadhyay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12742" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632679v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chinoy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Spanner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-015-0372-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633575v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Clemente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C. Arques" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134634" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634068v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00580" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182725" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209890v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04296.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645727v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D. Tivendale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Davidson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel W. Davies" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Smith" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.198457" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856206v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Wasson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04447.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lesignor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654367v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664411v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tuner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ambrose" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Isaac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.064071" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morandi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0242-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TKNDCJKN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661499v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2009.00410.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658093v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Triques" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piednoir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-42" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660481v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klementina Kakar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9320-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D890625F027320089404CC34C580F1D7357CC04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666957v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Moussy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-2-r43" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672534v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885865v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat-Le Signor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Derieux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686996v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706763v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713835v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00022575" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LPRGDZF8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731621v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461324v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Magnin-Robert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Klein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331623v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222911v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel T.H. Ellis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tsanakas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Barclay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Vigouroux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223091v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122063v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223020v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251124v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888858v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981800v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mari" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884621v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889036v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594186v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178830v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736874v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737647v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733695v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081016v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733544v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738216v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733774v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733806v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739705v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740181v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739092v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604090v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604091v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812827v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268897v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748186v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807992v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delaitre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750306v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Udvardi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747148v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744717v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Muhammad Atif" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754812v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Molina" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassecuelle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756983v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751286v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Wang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752646v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754795v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758473v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750521v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Udvardi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753191v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Firnhaber" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;richer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750458v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817397v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752225v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754403v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754438v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821089v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758250v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757249v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Kakar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758117v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750517v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Volante" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brechenmacher" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752804v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Firnhaber" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752651v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750691v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762487v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763116v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarke" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762279v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763837v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombretta Repetto" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783060v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782181v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960365v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Valandon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Soundiramourtty" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brosse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boutet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251285v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242329v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665332v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Thevenin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711323v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735735v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927806v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913139v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733570v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785213v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744160v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837552v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746955v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747658v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Arques" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/256571.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746958v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745588v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745054v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udvardi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801286v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822350v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787053v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_13" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787059v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781493986323" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_5" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809125v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/221596.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118525524" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821202v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Darmency" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850749v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Risser" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maestro" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606103v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Acad&#233;mie D&#8217;agriculture de France -  Groupe de Travail Sur Les Potentiels de La Science Pour L&#8217;avenir de L&#8217;agriculture, de L&#8217;alimentation Et de L&#8217;environnement" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366101v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851365v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laterrot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848581v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>