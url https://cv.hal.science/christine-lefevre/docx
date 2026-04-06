--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1892,657 +1892,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of avian resources by the forgotten slaves of Tromelin Island (Indian Ocean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avian skeletal part representation : a case study from Offing 2, a hunter-gatherer-fisher site in the Strait of Magellan (Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 24 (3), pp.407-416. </w:t>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.256-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oa.2380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oa.2361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842715v1</w:t>
+                <w:t xml:space="preserve">hal-01842714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian skeletal part representation : a case study from Offing 2, a hunter-gatherer-fisher site in the Strait of Magellan (Chile)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefevre</w:t>
+                <w:t xml:space="preserve">Des plumes et le registre archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, De la plume et de ses usages, 96, pp.19-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842714v1</w:t>
+                <w:t xml:space="preserve">hal-02093097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des plumes et le registre archéologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of avian resources by the forgotten slaves of Tromelin Island (Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.407-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093097v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depósitos funerarios de anfisbenios o “serpientes de dos cabezas” en la Plataforma Uhle, Huacas de Moche, Perú</w:t>
+                <w:t xml:space="preserve">Survivre à Tromelin. Stratégies d’adaptation de naufragés sur une île déserte au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
+                <w:t xml:space="preserve">Max Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Bailon</w:t>
+                <w:t xml:space="preserve">Thomas Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Belkys Gutiérrez</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropozoologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48 (2), pp.487-505. </w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.24-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/az2013n2a19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092731v1</w:t>
+                <w:t xml:space="preserve">hal-01842905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survivre à Tromelin. Stratégies d’adaptation de naufragés sur une île déserte au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Depósitos funerarios de anfisbenios o “serpientes de dos cabezas” en la Plataforma Uhle, Huacas de Moche, Perú</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Guérout</w:t>
+                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Romon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkys Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38, pp.24-31. </w:t>
+              <w:t xml:space="preserve">Anthropozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (2), pp.487-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeopages.493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/az2013n2a19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842905v1</w:t>
+                <w:t xml:space="preserve">hal-02092731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zooarchaeological analysis at ADK-011, Adak Island, Central Aleutian Islands, Alaska</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petroglyphs from Gillon Point, Agattu Island, Aleutian Islands, Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dixie West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Corbett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 48 (2), pp.69-82</w:t>
+              <w:t xml:space="preserve">, 2011, 48 (2), pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093157v1</w:t>
+                <w:t xml:space="preserve">hal-02093139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESTRATEGIAS DE SUBSISTENCIA DE CAZADORES RECOLECTORES DE ISLA DAWSON (ESTRECHO DE MAGALLANES) DURANTE LA SEGUNDA MITAD DEL HOLOCENO: PRIMERAS APROXIMACIONES</w:t>
               </w:r>
@@ -2643,122 +2643,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petroglyphs from Gillon Point, Agattu Island, Aleutian Islands, Alaska</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zooarchaeological analysis at ADK-011, Adak Island, Central Aleutian Islands, Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 48 (2), pp.17-24</w:t>
+              <w:t xml:space="preserve">, 2011, 48 (2), pp.69-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093139v1</w:t>
+                <w:t xml:space="preserve">hal-02093157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic osteology and analysis of the Mid- to Late Holocene dynamics of shags and cormorants in Tierra del Fuego</w:t>
               </w:r>
@@ -3973,178 +3973,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las aves en los yacimientos del archipiélago del cabo de Hornos y del Seno Grandi</w:t>
+                <w:t xml:space="preserve">First report on bird remains from Buldir Island, Aleutian Islands, Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Siegel-Causey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales del Instituto de la Patagonia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 22, pp.123-136</w:t>
+              <w:t xml:space="preserve">Archaeofauna, International Journal of archaeozoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Archaeornithology: birds and the archaeological record. Proceedings of the First Meeting of the ICAZ Bird Working Group. Madrid, Octobre 1992, 2, pp.83-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099283v1</w:t>
+                <w:t xml:space="preserve">hal-02099273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report on bird remains from Buldir Island, Aleutian Islands, Alaska</w:t>
+                <w:t xml:space="preserve">Las aves en los yacimientos del archipiélago del cabo de Hornos y del Seno Grandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Siegel-Causey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeofauna, International Journal of archaeozoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, Archaeornithology: birds and the archaeological record. Proceedings of the First Meeting of the ICAZ Bird Working Group. Madrid, Octobre 1992, 2, pp.83-96</w:t>
+              <w:t xml:space="preserve">Anales del Instituto de la Patagonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 22, pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099273v1</w:t>
+                <w:t xml:space="preserve">hal-02099283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire culturelle du Dindon dans le Nouveau Monde</w:t>
               </w:r>
@@ -4678,303 +4678,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03537558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decorated bird bones from Bayovar-01 Site (Peru)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
+                <w:t xml:space="preserve">From hunting to fishing: techniques of capture and consumption of marine animals on an island of the Strait of Magellan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legoupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ICAZ Bird Working Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXVIIIe congrès mondial UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402273v1</w:t>
+                <w:t xml:space="preserve">hal-02402238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hunting to fishing: techniques of capture and consumption of marine animals on an island of the Strait of Magellan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Christensen</w:t>
+                <w:t xml:space="preserve">Decorated bird bones from Bayovar-01 Site (Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Huidobro</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkys Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segundo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe congrès mondial UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">9th ICAZ Bird Working Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402238v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsistence economies and environmental dynamics in the Sechura Desert (extreme Northern Peru) during pre-Hispanic times: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béarez Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5391,522 +5391,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier archéologique en os de Martinique aux périodes historiques (1645-1902) : entre importations et production locale</w:t>
+                <w:t xml:space="preserve">Vie quotidienne dans les colonies françaises des Petites Antilles à l’époque coloniale (première moitié du XVIIe siècle – 1902) : approche archéozoologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Barthélémy-Moizan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Yves Henigfeld; Philippe Husi; Fabienne Ravoire. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Grunberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'objet au Moyen Age et à l'époque moderne : fabriquer, échanger, consommer et recycler.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.233-237, 2020, Publications du CRAHAM, 978-2-84133-972-3</w:t>
+              <w:t xml:space="preserve">Les fêtes en Amérique coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-252, 2020, Séminaires d’Histoire de l’Amérique Coloniale, 978-2-343-20245-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093067v1</w:t>
+                <w:t xml:space="preserve">hal-03528720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes and population responses in the Sechura Desert during the late Holocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina. Villa</w:t>
+                <w:t xml:space="preserve">S. Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Christol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tsirtsoni Zoï; Kuzucuoğlu Catherine; Nondédéo Philippe; Weller Olivier. </w:t>
+              <w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-site sequences. Proceedings of the XVIII UISSP World Congress (4-9 June 2018, Paris, France), volume 4, Session II-8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.77-93, 2020, 978-1-78969-651-6</w:t>
+              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation. Catalogue de l’exposition "Je mange donc je suis" (Musée de l’Homme, Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum national d’Histoire naturelle, 2020, 2856538924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092790v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie quotidienne dans les colonies françaises des Petites Antilles à l’époque coloniale (première moitié du XVIIe siècle – 1902) : approche archéozoologique</w:t>
+                <w:t xml:space="preserve">Le mobilier archéologique en os de Martinique aux périodes historiques (1645-1902) : entre importations et production locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barthélémy-Moizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">B. Grunberg. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Henigfeld; Philippe Husi; Fabienne Ravoire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fêtes en Amérique coloniale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, </w:t>
+              <w:t xml:space="preserve">L'objet au Moyen Age et à l'époque moderne : fabriquer, échanger, consommer et recycler.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">l'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.235-252, 2020, Séminaires d’Histoire de l’Amérique Coloniale, 978-2-343-20245-7</w:t>
+                <w:t xml:space="preserve">Presses universitaires de Caen, Publications du CRAHAM; Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-237, 2020, Publications du CRAHAM, 978-2-84133-972-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528720v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exotique</w:t>
+                <w:t xml:space="preserve">Environmental changes and population responses in the Sechura Desert during the late Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Callou</w:t>
+                <w:t xml:space="preserve">Valentina. Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grouard</w:t>
+                <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+                <w:t xml:space="preserve">Denis Correa-Trigoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t>
+              <w:t xml:space="preserve">Tsirtsoni Zoï; Kuzucuoğlu Catherine; Nondédéo Philippe; Weller Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation. Catalogue de l’exposition "Je mange donc je suis" (Musée de l’Homme, Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum national d’Histoire naturelle, 2020, 2856538924</w:t>
+              <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-site sequences. Proceedings of the XVIII UISSP World Congress (4-9 June 2018, Paris, France), volume 4, Session II-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.77-93, 2020, 978-1-78969-651-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615856v1</w:t>
+                <w:t xml:space="preserve">hal-03092790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilización material y simbólica de los animales en Vista Hermosa</w:t>
               </w:r>
@@ -5991,51 +5991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6146,51 +6146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6228,64 +6228,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ocupacion prehispanica del desierto de Sechura (Peru): evolucion de un territorio marginal frente a los cambios medioambientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkys Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6765,655 +6765,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of the Western Aleutians Archaeological and Paleobiological Project</w:t>
+                <w:t xml:space="preserve">Afterword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Debra Corbett; Dixie West; Christine Lefèvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The people at the end of the world: the Western Aleutian Project and the archaeology of Shemya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.1-16, 2010, 978-1-890396-08-4</w:t>
+              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.209-212, 2010, 978-1-890396-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092899v1</w:t>
+                <w:t xml:space="preserve">hal-02092891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afterword</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleoenvironment - Holocene deposits from Shemya Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkady Savinetsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Kiseleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulat Khassanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Causey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Debra Corbett; Dixie West; Christine Lefèvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The people at the end of the world: the Western Aleutian Project and the archaeology of Shemya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.209-212, 2010, 978-1-890396-08-4</w:t>
+              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.71-82, 2010, 978-1-890396-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092891v1</w:t>
+                <w:t xml:space="preserve">hal-02093161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironment - Holocene deposits from Shemya Island</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Debra Corbett; Dixie West; Christine Lefèvre. </w:t>
+                <w:t xml:space="preserve">Birds in maritime hunter-gatherers subsistence: case studies from Southern Patagonia and the Aleutian Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wietske Prummel; Jorn T. Zeiler; Dick C. Brinkhuizen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The people at the end of the world: the Western Aleutian Project and the archaeology of Shemya</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.71-82, 2010, 978-1-890396-08-4</w:t>
+              <w:t xml:space="preserve">Birds in archaeology. Proceedings of the 6th Meeting of the ICAZ Bird Working Group (Groningen, August 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Barkhuis, pp.117-130, 2010, Groningen Archaeological Studies, 9789077922774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093161v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birds in maritime hunter-gatherers subsistence: case studies from Southern Patagonia and the Aleutian Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronology and settlement patterns: Shemya and the Semichi Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Corbett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Wietske Prummel; Jorn T. Zeiler; Dick C. Brinkhuizen. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dixie West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Debra Corbett; Dixie West; Christine Lefèvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Birds in archaeology. Proceedings of the 6th Meeting of the ICAZ Bird Working Group (Groningen, August 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12, Barkhuis, pp.117-130, 2010, Groningen Archaeological Studies, 9789077922774</w:t>
+              <w:t xml:space="preserve">The people at the end of the world: the Western Aleutian Project and the archaeology of Shemya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.197-207, 2010, 978-1-890396-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093169v1</w:t>
+                <w:t xml:space="preserve">hal-02092880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology and settlement patterns: Shemya and the Semichi Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faunal remains and intersite comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Czederpiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Partlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Debra Corbett; Dixie West; Christine Lefèvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The people at the end of the world: the Western Aleutian Project and the archaeology of Shemya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.197-207, 2010, 978-1-890396-08-4</w:t>
+              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.133-157, 2010, 978-1-890396-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092880v1</w:t>
+                <w:t xml:space="preserve">hal-02092910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faunal remains and intersite comparisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">History of the Western Aleutians Archaeological and Paleobiological Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Corbett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dixie West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Debra Corbett; Dixie West; Christine Lefèvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The people at the end of the world: the Western Aleutian Project and the archaeology of Shemya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.133-157, 2010, 978-1-890396-08-4</w:t>
+              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.1-16, 2010, 978-1-890396-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092910v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleut hunters, sea otters, and sea cows: three thousands years of interactions in the Western Aleutian Islands, Alaska</w:t>
               </w:r>
@@ -7647,599 +7647,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Aléoutes, chasseurs de mammifères marins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'alimentation carnée et les produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pierre Horard-Herbin; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animaux, environnements et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Errance, pp.87, 2005, 2 87772 312 7</w:t>
+              <w:t xml:space="preserve">, Éditions Errance, pp.63-92, 2005, 2 87772 312 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093019v1</w:t>
+                <w:t xml:space="preserve">hal-02092999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alimentation carnée et les produits alimentaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chasseurs d'oiseaux marins : l'exemple de Saint Kilda (Ecosse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pierre Horard-Herbin; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animaux, environnements et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Errance, pp.63-92, 2005, 2 87772 312 7</w:t>
+              <w:t xml:space="preserve">, Éditions Errance, pp.68, 2005, 2 87772 312 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092999v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasseurs d'oiseaux marins : l'exemple de Saint Kilda (Ecosse)</w:t>
+                <w:t xml:space="preserve">Les Aléoutes, chasseurs de mammifères marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pierre Horard-Herbin; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animaux, environnements et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Errance, pp.68, 2005, 2 87772 312 7</w:t>
+              <w:t xml:space="preserve">, Éditions Errance, pp.87, 2005, 2 87772 312 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093014v1</w:t>
+                <w:t xml:space="preserve">hal-02093019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les guanacos de la tourbière : note sur un dépôt naturel / Los guanacos de la turbera : nota sobre un depósito natural</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'organisation spatiale des campements / La organizacion espacial de los campamentos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legoupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+                <w:t xml:space="preserve">Laurent Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Legoupil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cazadores-recolectores de Ponsonby (Patagonia austral) y su paleoambiente desde VI al III milenio A.C. / Les chasseurs-cueilleurs de Ponsonby (Patagonie australe) et leur environnement du VIème au IIIème mill. av. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.415-418, 2003, Magallania</w:t>
+              <w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.236-307, 2003, Magallania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093206v1</w:t>
+                <w:t xml:space="preserve">hal-02093215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasseurs terrestres, chasseurs marins ? L'exploitation des ressources animales dans le locus 1 / Cazadores terrestres, cazadores marítimos ? Explotación de los recursos animales en el locus 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legoupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Legoupil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cazadores-recolectores de Ponsonby (Patagonia austral) y su paleoambiente desde VI al III milenio A.C. / Les chasseurs-cueilleurs de Ponsonby (Patagonie australe) et leur environnement du VIème au IIIème mill. av. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.63-116, 2003, Magallania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation spatiale des campements / La organizacion espacial de los campamentos</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les guanacos de la tourbière : note sur un dépôt naturel / Los guanacos de la turbera : nota sobre un depósito natural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Costa</w:t>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Legoupil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cazadores-recolectores de Ponsonby (Patagonia austral) y su paleoambiente desde VI al III milenio A.C. / Les chasseurs-cueilleurs de Ponsonby (Patagonie australe) et leur environnement du VIème au IIIème mill. av. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.236-307, 2003, Magallania</w:t>
+              <w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.415-418, 2003, Magallania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093215v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prehistoric village organization in the Western Aleutians</w:t>
               </w:r>
@@ -9320,51 +9320,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batchelor : un site de contact entre indigènes et navigateurs dans le détroit de Magellan au XVIIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constanza Arecheta Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9714,51 +9714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debruyne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Antonios Dimopoulos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2443" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281545" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.2015017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03789790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dausse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9660" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Zorro-Luj&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie No&#232;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2020.76" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brecko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JASREP.2019.102096" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402417v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Prieto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Morano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro C&#225;rdenas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sierpe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2019.1643429" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.08.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mitchell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Legendre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2017.03.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ12G7ZP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2016n2a5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01321410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roucher-Boulez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mallet-Mot&#225;k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houweyda Jilani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahane Ladjouze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-16-0056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2380" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/631AABE475255681DD5527B73F4C97D46EB2DA9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2361" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7RTB91H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2013n2a19" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.493" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dixie West" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Corbett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;arez Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel San Rom&#225;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Torres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.865" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E57998DDBD376DAC8527EA20110EB67CB797D812/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451144v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L.C. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna C. Roper" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy W. Pye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762006001000009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Causey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Savinetsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2419.2005.00365.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24D9G9SP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Crockford" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01287-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02086608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. West" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corbett" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3285649" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Siegel-Causey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021875626928" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Corbett" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099279v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099283v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099270v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval-Vigne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segundo V&#225;squez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huidobro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogollon Valentin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039740v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barth&#233;l&#233;my-Moizan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782841339723-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092790v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. Villa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Correa-Trigoso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_fetes_en_amerique_coloniale_seminaire_d_histoire_de_l_amerique_coloniale_bernard_grunberg-9782343202457-66260.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093047v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moizan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442766v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Gutierrez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838347v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Coltrain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geoffrey Hayes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;rourke Dennis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wilmerding" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hatfield" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Gualtieri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092899v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092891v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093161v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kiseleva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulat Khassanov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093169v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Czederpiltz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Partlow" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clementz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Koch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Doroff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093019v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093014v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093206v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093220v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093215v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Legrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092973v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092986v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099268v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099274v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thibault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099198v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099197v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099266v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092838v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092813v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978255v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Legoupil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertran" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christensen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Arecheta Baratelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Huidobro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02165849v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debruyne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Antonios Dimopoulos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2443" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281545" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.2015017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03789790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dausse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9660" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Zorro-Luj&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie No&#232;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2020.76" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brecko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JASREP.2019.102096" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402417v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Prieto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Morano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro C&#225;rdenas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sierpe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2019.1643429" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.08.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mitchell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Legendre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2017.03.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ12G7ZP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2016n2a5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01321410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roucher-Boulez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mallet-Mot&#225;k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houweyda Jilani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahane Ladjouze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-16-0056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2361" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7RTB91H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842715v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2380" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/631AABE475255681DD5527B73F4C97D46EB2DA9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.493" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2013n2a19" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dixie West" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Corbett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;arez Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel San Rom&#225;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Torres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.865" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E57998DDBD376DAC8527EA20110EB67CB797D812/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451144v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L.C. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna C. Roper" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy W. Pye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762006001000009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Causey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Savinetsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2419.2005.00365.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24D9G9SP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Crockford" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01287-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02086608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. West" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corbett" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3285649" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Siegel-Causey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021875626928" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Corbett" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099279v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099270v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval-Vigne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402238v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huidobro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402273v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segundo V&#225;squez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogollon Valentin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039740v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_fetes_en_amerique_coloniale_seminaire_d_histoire_de_l_amerique_coloniale_bernard_grunberg-9782343202457-66260.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barth&#233;l&#233;my-Moizan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782841339723-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092790v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. Villa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Correa-Trigoso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093047v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moizan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442766v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Gutierrez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838347v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Coltrain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geoffrey Hayes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;rourke Dennis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wilmerding" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hatfield" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Gualtieri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092891v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kiseleva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulat Khassanov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093169v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092910v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Czederpiltz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Partlow" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clementz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Koch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Doroff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093019v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093215v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Legrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093220v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093206v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092973v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092986v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099268v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099274v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thibault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099198v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099197v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099266v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092838v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092813v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978255v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Legoupil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertran" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christensen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Arecheta Baratelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Huidobro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02165849v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>