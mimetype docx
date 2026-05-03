--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -401,295 +401,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The latest Neolithic conquest of "new territories" in the Arabian Sea: The Al-Hallaniyat Archipelago (Kuria Muria, Sultanate of Oman)</w:t>
+                <w:t xml:space="preserve">Huaca Amarilla, un espace funéraire andin unique dédié à l’inhumation de fœtus, de nouveau-nés, de nourrissons et de jeunes enfants du IXe au XVe siècle (Désert de Sechura, Pérou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Charpentier</w:t>
+                <w:t xml:space="preserve">Lucie Dausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégor Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
+                <w:t xml:space="preserve">Elise Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Borgi</w:t>
+                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Crassard</w:t>
+                <w:t xml:space="preserve">Belkys Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15564894.2021.2015017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.9660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631104v1</w:t>
+                <w:t xml:space="preserve">hal-03789790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huaca Amarilla, un espace funéraire andin unique dédié à l’inhumation de fœtus, de nouveau-nés, de nourrissons et de jeunes enfants du IXe au XVe siècle (Désert de Sechura, Pérou)</w:t>
+                <w:t xml:space="preserve">The latest Neolithic conquest of "new territories" in the Arabian Sea: The Al-Hallaniyat Archipelago (Kuria Muria, Sultanate of Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dausse</w:t>
+                <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Cagnato</w:t>
+                <w:t xml:space="preserve">Federico Borgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkys Gutiérrez</w:t>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.9660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15564894.2021.2015017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789790v1</w:t>
+                <w:t xml:space="preserve">hal-03631104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Macaw ( Ara sp.) in a Preceramic Site from the Sabana de Bogotá, Colombia, Dated to the Ninth Millennium cal BP</w:t>
               </w:r>
@@ -1892,657 +1892,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian skeletal part representation : a case study from Offing 2, a hunter-gatherer-fisher site in the Strait of Magellan (Chile)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of avian resources by the forgotten slaves of Tromelin Island (Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 24 (3), pp.256-264. </w:t>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.407-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oa.2361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oa.2380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842714v1</w:t>
+                <w:t xml:space="preserve">hal-01842715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des plumes et le registre archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+                <w:t xml:space="preserve">Avian skeletal part representation : a case study from Offing 2, a hunter-gatherer-fisher site in the Strait of Magellan (Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.256-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093097v1</w:t>
+                <w:t xml:space="preserve">hal-01842714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of avian resources by the forgotten slaves of Tromelin Island (Indian Ocean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des plumes et le registre archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, De la plume et de ses usages, 96, pp.19-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01842715v1</w:t>
+                <w:t xml:space="preserve">hal-02093097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survivre à Tromelin. Stratégies d’adaptation de naufragés sur une île déserte au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Depósitos funerarios de anfisbenios o “serpientes de dos cabezas” en la Plataforma Uhle, Huacas de Moche, Perú</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Guérout</w:t>
+                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Romon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkys Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38, pp.24-31. </w:t>
+              <w:t xml:space="preserve">Anthropozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (2), pp.487-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeopages.493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/az2013n2a19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842905v1</w:t>
+                <w:t xml:space="preserve">hal-02092731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depósitos funerarios de anfisbenios o “serpientes de dos cabezas” en la Plataforma Uhle, Huacas de Moche, Perú</w:t>
+                <w:t xml:space="preserve">Survivre à Tromelin. Stratégies d’adaptation de naufragés sur une île déserte au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
+                <w:t xml:space="preserve">Max Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Bailon</w:t>
+                <w:t xml:space="preserve">Thomas Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Belkys Gutiérrez</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropozoologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48 (2), pp.487-505. </w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.24-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/az2013n2a19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092731v1</w:t>
+                <w:t xml:space="preserve">hal-01842905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petroglyphs from Gillon Point, Agattu Island, Aleutian Islands, Alaska</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zooarchaeological analysis at ADK-011, Adak Island, Central Aleutian Islands, Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 48 (2), pp.17-24</w:t>
+              <w:t xml:space="preserve">, 2011, 48 (2), pp.69-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093139v1</w:t>
+                <w:t xml:space="preserve">hal-02093157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESTRATEGIAS DE SUBSISTENCIA DE CAZADORES RECOLECTORES DE ISLA DAWSON (ESTRECHO DE MAGALLANES) DURANTE LA SEGUNDA MITAD DEL HOLOCENO: PRIMERAS APROXIMACIONES</w:t>
               </w:r>
@@ -2643,122 +2643,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zooarchaeological analysis at ADK-011, Adak Island, Central Aleutian Islands, Alaska</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petroglyphs from Gillon Point, Agattu Island, Aleutian Islands, Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dixie West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Corbett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 48 (2), pp.69-82</w:t>
+              <w:t xml:space="preserve">, 2011, 48 (2), pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093157v1</w:t>
+                <w:t xml:space="preserve">hal-02093139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic osteology and analysis of the Mid- to Late Holocene dynamics of shags and cormorants in Tierra del Fuego</w:t>
               </w:r>
@@ -3796,355 +3796,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Zooarchaeological study at Buldir Island, Western Aleutians, Alaska</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Douglas Siegel-Causey</w:t>
+                <w:t xml:space="preserve">Sea Bird Fowling in Southern Patagonia: a Contribution to Understanding the Nomadic Round of the Canoeros Indians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 34 (2), pp.118-131</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.260 - 270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099279v1</w:t>
+                <w:t xml:space="preserve">hal-02099284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Bird Fowling in Southern Patagonia: a Contribution to Understanding the Nomadic Round of the Canoeros Indians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+                <w:t xml:space="preserve">A Zooarchaeological study at Buldir Island, Western Aleutians, Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Corbett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dixie West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Siegel-Causey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 7, pp.260 - 270</w:t>
+              <w:t xml:space="preserve">Arctic Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 34 (2), pp.118-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099284v1</w:t>
+                <w:t xml:space="preserve">hal-02099279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report on bird remains from Buldir Island, Aleutian Islands, Alaska</w:t>
+                <w:t xml:space="preserve">Las aves en los yacimientos del archipiélago del cabo de Hornos y del Seno Grandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Siegel-Causey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeofauna, International Journal of archaeozoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, Archaeornithology: birds and the archaeological record. Proceedings of the First Meeting of the ICAZ Bird Working Group. Madrid, Octobre 1992, 2, pp.83-96</w:t>
+              <w:t xml:space="preserve">Anales del Instituto de la Patagonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 22, pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099273v1</w:t>
+                <w:t xml:space="preserve">hal-02099283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las aves en los yacimientos del archipiélago del cabo de Hornos y del Seno Grandi</w:t>
+                <w:t xml:space="preserve">First report on bird remains from Buldir Island, Aleutian Islands, Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Siegel-Causey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales del Instituto de la Patagonia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 22, pp.123-136</w:t>
+              <w:t xml:space="preserve">Archaeofauna, International Journal of archaeozoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Archaeornithology: birds and the archaeological record. Proceedings of the First Meeting of the ICAZ Bird Working Group. Madrid, Octobre 1992, 2, pp.83-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099283v1</w:t>
+                <w:t xml:space="preserve">hal-02099273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire culturelle du Dindon dans le Nouveau Monde</w:t>
               </w:r>
@@ -4678,303 +4678,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03537558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hunting to fishing: techniques of capture and consumption of marine animals on an island of the Strait of Magellan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Legoupil</w:t>
+                <w:t xml:space="preserve">Decorated bird bones from Bayovar-01 Site (Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkys Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Christensen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segundo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe congrès mondial UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">9th ICAZ Bird Working Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402238v1</w:t>
+                <w:t xml:space="preserve">hal-02402273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decorated bird bones from Bayovar-01 Site (Peru)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
+                <w:t xml:space="preserve">From hunting to fishing: techniques of capture and consumption of marine animals on an island of the Strait of Magellan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legoupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Belkys Gutiérrez</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huidobro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segundo Vásquez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ICAZ Bird Working Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXVIIIe congrès mondial UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402273v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsistence economies and environmental dynamics in the Sechura Desert (extreme Northern Peru) during pre-Hispanic times: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béarez Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5047,51 +5047,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5225,1567 +5225,1567 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Legoupil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Patagonia y Tierra del Fuego</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones Universidad de Magallanes, pp.37-50, 2023, 978-956-6147-10-7</w:t>
+              <w:t xml:space="preserve">Entre Patagonia y Tierra del Fuego: los nómades del mar del islote Offing (I. DAwson - Estrecho de Magallanes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Universidad de Magallanes, pp.37-52, 2023, Colección Poblamiento humano de Fuego-Patagonia, 978-956-6147-10-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039740v1</w:t>
+                <w:t xml:space="preserve">hal-05019746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fauna actual de mamíferos y aves del islote Offing (Estrecho de Magallanes, Chile)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+                <w:t xml:space="preserve">Environmental changes and population responses in the Sechura Desert during the late Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina. Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dominique Legoupil. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Correa-Trigoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tsirtsoni Zoï; Kuzucuoğlu Catherine; Nondédéo Philippe; Weller Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Patagonia y Tierra del Fuego: los nómades del mar del islote Offing (I. DAwson - Estrecho de Magallanes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones Universidad de Magallanes, pp.37-52, 2023, Colección Poblamiento humano de Fuego-Patagonia, 978-956-6147-10-7</w:t>
+              <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-site sequences. Proceedings of the XVIII UISSP World Congress (4-9 June 2018, Paris, France), volume 4, Session II-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.77-93, 2020, 978-1-78969-651-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019746v1</w:t>
+                <w:t xml:space="preserve">hal-03092790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie quotidienne dans les colonies françaises des Petites Antilles à l’époque coloniale (première moitié du XVIIe siècle – 1902) : approche archéozoologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Le mobilier archéologique en os de Martinique aux périodes historiques (1645-1902) : entre importations et production locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barthélémy-Moizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">B. Grunberg. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Henigfeld; Philippe Husi; Fabienne Ravoire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fêtes en Amérique coloniale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'objet au Moyen Age et à l'époque moderne : fabriquer, échanger, consommer et recycler.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen, Publications du CRAHAM; Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-237, 2020, Publications du CRAHAM, 978-2-84133-972-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">l'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03528720v1</w:t>
+                <w:t xml:space="preserve">hal-02093067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exotique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Callou</w:t>
+                <w:t xml:space="preserve">Vie quotidienne dans les colonies françaises des Petites Antilles à l’époque coloniale (première moitié du XVIIe siècle – 1902) : approche archéozoologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grouard</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t>
+                <w:t xml:space="preserve">Grouard Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Grunberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation. Catalogue de l’exposition "Je mange donc je suis" (Musée de l’Homme, Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum national d’Histoire naturelle, 2020, 2856538924</w:t>
+              <w:t xml:space="preserve">Les fêtes en Amérique coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-252, 2020, Séminaires d’Histoire de l’Amérique Coloniale, 978-2-343-20245-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615856v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier archéologique en os de Martinique aux périodes historiques (1645-1902) : entre importations et production locale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Exotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Yves Henigfeld; Philippe Husi; Fabienne Ravoire. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'objet au Moyen Age et à l'époque moderne : fabriquer, échanger, consommer et recycler.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation. Catalogue de l’exposition "Je mange donc je suis" (Musée de l’Homme, Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum national d’Histoire naturelle, 2020, 2856538924</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Caen, Publications du CRAHAM; Brepols Publishers</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02093067v1</w:t>
+                <w:t xml:space="preserve">hal-02615856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes and population responses in the Sechura Desert during the late Holocene</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Tsirtsoni Zoï; Kuzucuoğlu Catherine; Nondédéo Philippe; Weller Olivier. </w:t>
+                <w:t xml:space="preserve">Utilización material y simbólica de los animales en Vista Hermosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manin Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Stresser-Péan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-site sequences. Proceedings of the XVIII UISSP World Congress (4-9 June 2018, Paris, France), volume 4, Session II-8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.77-93, 2020, 978-1-78969-651-6</w:t>
+              <w:t xml:space="preserve">Vista Hermosa. Nobles, artesanos y mercaderes en los confines del mundo huesteco. Volumen III: El arte y la vida en la Huesteca posclásica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Secretaría de Cultura - Instituto Nacional de Antropología et Historia - Museo Nacional de Antropología / Fundación Stresser-Péan / Centro de Estudios Mexicanos y Centroaméricanos, pp.9-50, 2018, Vista Hermosa. Nobles, artesanos y mercaderes en los confines del mundo huesteco. Volumen III: El arte y la vida en la Huesteca posclásica, 978-607-539-184-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092790v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilización material y simbólica de los animales en Vista Hermosa</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Claude Stresser-Péan. </w:t>
+                <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vista Hermosa. Nobles, artesanos y mercaderes en los confines del mundo huesteco. Volumen III: El arte y la vida en la Huesteca posclásica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, Secretaría de Cultura - Instituto Nacional de Antropología et Historia - Museo Nacional de Antropología / Fundación Stresser-Péan / Centro de Estudios Mexicanos y Centroaméricanos, pp.9-50, 2018, Vista Hermosa. Nobles, artesanos y mercaderes en los confines del mundo huesteco. Volumen III: El arte y la vida en la Huesteca posclásica, 978-607-539-184-7</w:t>
+              <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093047v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bone artefacts from colonial sites of Martinique (1645-1902): between imports and local crafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grouard Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
+              <w:t xml:space="preserve">Proceedings of the 26th Congress of the International Association for Caribbean Archaeology (IACA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-10, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03847162v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone artefacts from colonial sites of Martinique (1645-1902): between imports and local crafts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La ocupacion prehispanica del desierto de Sechura (Peru): evolucion de un territorio marginal frente a los cambios medioambientales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Tomadini</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkys Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wuscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 26th Congress of the International Association for Caribbean Archaeology (IACA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-10, 2017</w:t>
+              <w:t xml:space="preserve">Las sociedades andinas frente a los cambios pasados y actuales. Dinamicas territoriales, crisis, fronteras y movilidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, IFEA-LabEx DynamiTe-UNT, pp.171-194, 2016, Actes et mémoires, 978-9972-623-99-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093059v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ocupacion prehispanica del desierto de Sechura (Peru): evolucion de un territorio marginal frente a los cambios medioambientales</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les restes osseux de tortues vertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guérout, M. and Romont, T. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Las sociedades andinas frente a los cambios pasados y actuales. Dinamicas territoriales, crisis, fronteras y movilidades</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 43, IFEA-LabEx DynamiTe-UNT, pp.171-194, 2016, Actes et mémoires, 978-9972-623-99-8</w:t>
+              <w:t xml:space="preserve">Tromelin, l’île aux esclaves oubliés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, INRAP, pp.149-150, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442766v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes osseux de tortues vertes</w:t>
+                <w:t xml:space="preserve">Les restes osseux d’oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guérout, M. and Romont, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tromelin, l’île aux esclaves oubliés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS, INRAP, pp.149-150, 2015</w:t>
+              <w:t xml:space="preserve">, CNRS, INRAP, pp.147-149, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838347v1</w:t>
+                <w:t xml:space="preserve">hal-01838343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes osseux d’oiseaux</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A human burial from the Andreanof Islands, Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dixie West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Coltrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Geoffrey Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O’rourke Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tromelin, l’île aux esclaves oubliés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, INRAP, pp.147-149, 2015</w:t>
+              <w:t xml:space="preserve">The people before: the geology, paleoecology and archaeology of Adak Island, Alaska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2322, Archaeopress, pp.303-316, 2012, BAR International Series, 978-1-4073-0905-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838343v1</w:t>
+                <w:t xml:space="preserve">hal-02093129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A human burial from the Andreanof Islands, Alaska</w:t>
+                <w:t xml:space="preserve">The Central Aleutian Archaeological and Paleobiological Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Wilmerding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Hatfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The people before: the geology, paleoecology and archaeology of Adak Island, Alaska</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2322, Archaeopress, pp.303-316, 2012, BAR International Series, 978-1-4073-0905-7</w:t>
+              <w:t xml:space="preserve">, 2322, Archaeopress, pp.7-34, 2012, BAR International Series, 978-1-4073-0905-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093129v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Central Aleutian Archaeological and Paleobiological Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">History of the Western Aleutians Archaeological and Paleobiological Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Corbett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Debra Corbett; Dixie West; Christine Lefèvre. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The people before: the geology, paleoecology and archaeology of Adak Island, Alaska</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2322, Archaeopress, pp.7-34, 2012, BAR International Series, 978-1-4073-0905-7</w:t>
+              <w:t xml:space="preserve">The people at the end of the world: the Western Aleutian Project and the archaeology of Shemya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.1-16, 2010, 978-1-890396-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093117v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afterword</w:t>
               </w:r>
@@ -7294,380 +7294,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of the Western Aleutians Archaeological and Paleobiological Project</w:t>
+                <w:t xml:space="preserve">Aleut hunters, sea otters, and sea cows: three thousands years of interactions in the Western Aleutian Islands, Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Debra Corbett; Dixie West; Christine Lefèvre. </w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Causey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Clementz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul L. Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Doroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Torben C. Rick; Jon M. Erlandson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The people at the end of the world: the Western Aleutian Project and the archaeology of Shemya</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.1-16, 2010, 978-1-890396-08-4</w:t>
+              <w:t xml:space="preserve">Human impacts on ancient marine ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of California Press, pp.43-75, 2008, 978-0-520-25343-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092899v1</w:t>
+                <w:t xml:space="preserve">hal-02093181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleut hunters, sea otters, and sea cows: three thousands years of interactions in the Western Aleutian Islands, Alaska</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angela Doroff</w:t>
+                <w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bearez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bournery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human impacts on ancient marine ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of California Press, pp.43-75, 2008, 978-0-520-25343-8</w:t>
+              <w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093181v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Aléoutes, chasseurs de mammifères marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Pierre Horard-Herbin; Jean-Denis Vigne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t>
+              <w:t xml:space="preserve">Animaux, environnements et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Errance, pp.87, 2005, 2 87772 312 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529622v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation carnée et les produits alimentaires</w:t>
               </w:r>
@@ -7819,1083 +7793,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Aléoutes, chasseurs de mammifères marins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les guanacos de la tourbière : note sur un dépôt naturel / Los guanacos de la turbera : nota sobre un depósito natural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marie-Pierre Horard-Herbin; Jean-Denis Vigne. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Legoupil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animaux, environnements et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Errance, pp.87, 2005, 2 87772 312 7</w:t>
+              <w:t xml:space="preserve">Cazadores-recolectores de Ponsonby (Patagonia austral) y su paleoambiente desde VI al III milenio A.C. / Les chasseurs-cueilleurs de Ponsonby (Patagonie australe) et leur environnement du VIème au IIIème mill. av. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.415-418, 2003, Magallania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093019v1</w:t>
+                <w:t xml:space="preserve">hal-02093206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation spatiale des campements / La organizacion espacial de los campamentos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chasseurs terrestres, chasseurs marins ? L'exploitation des ressources animales dans le locus 1 / Cazadores terrestres, cazadores marítimos ? Explotación de los recursos animales en el locus 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legoupil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Legoupil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cazadores-recolectores de Ponsonby (Patagonia austral) y su paleoambiente desde VI al III milenio A.C. / Les chasseurs-cueilleurs de Ponsonby (Patagonie australe) et leur environnement du VIème au IIIème mill. av. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.236-307, 2003, Magallania</w:t>
+              <w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.63-116, 2003, Magallania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093215v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasseurs terrestres, chasseurs marins ? L'exploitation des ressources animales dans le locus 1 / Cazadores terrestres, cazadores marítimos ? Explotación de los recursos animales en el locus 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'organisation spatiale des campements / La organizacion espacial de los campamentos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legoupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yveline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Legoupil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cazadores-recolectores de Ponsonby (Patagonia austral) y su paleoambiente desde VI al III milenio A.C. / Les chasseurs-cueilleurs de Ponsonby (Patagonie australe) et leur environnement du VIème au IIIème mill. av. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.63-116, 2003, Magallania</w:t>
+              <w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.236-307, 2003, Magallania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093220v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les guanacos de la tourbière : note sur un dépôt naturel / Los guanacos de la turbera : nota sobre un depósito natural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+                <w:t xml:space="preserve">Prehistoric village organization in the Western Aleutians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Corbett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dominique Legoupil. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Don E. Dumond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cazadores-recolectores de Ponsonby (Patagonia austral) y su paleoambiente desde VI al III milenio A.C. / Les chasseurs-cueilleurs de Ponsonby (Patagonie australe) et leur environnement du VIème au IIIème mill. av. J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.415-418, 2003, Magallania</w:t>
+              <w:t xml:space="preserve">Archaeology in the Aleut zone of Alaska. Some recent research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, pp.251-266, 2001, University of Oregon Anthropological Papers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093206v1</w:t>
+                <w:t xml:space="preserve">hal-02092973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehistoric village organization in the Western Aleutians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archaeological survey in the Near Islands: Attu Island and Shemya Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dixie West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Don E. Dumond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology in the Aleut zone of Alaska. Some recent research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 58, pp.251-266, 2001, University of Oregon Anthropological Papers</w:t>
+              <w:t xml:space="preserve">, 58, pp.235-250, 2001, University of Oregon Anthropological Papers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092973v1</w:t>
+                <w:t xml:space="preserve">hal-02092986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological survey in the Near Islands: Attu Island and Shemya Island</w:t>
+                <w:t xml:space="preserve">Les Oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Don E. Dumond. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Legoupil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology in the Aleut zone of Alaska. Some recent research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 58, pp.235-250, 2001, University of Oregon Anthropological Papers</w:t>
+              <w:t xml:space="preserve">Bahia Colorada (Ile d'Englefield). Les premiers chasseurs de mammifères marins de Patagonie australe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Recherches sur les civilisations, pp.59-64, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092986v1</w:t>
+                <w:t xml:space="preserve">hal-02099268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Oiseaux</w:t>
+                <w:t xml:space="preserve">Les modifications post-mortem chez les Oiseaux : l'exemple de l'avifaune holocène de Patagonie australe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dominique Legoupil. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marylène Patou-Mathis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bahia Colorada (Ile d'Englefield). Les premiers chasseurs de mammifères marins de Patagonie australe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Recherches sur les civilisations, pp.59-64, 1997</w:t>
+              <w:t xml:space="preserve">Outillage peu élaboré en os et en bois de Cervidés IV : 6è table ronde Taphonomie/Bone modification, Paris, septembre 1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.217-229, 1994, Artefacts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099268v1</w:t>
+                <w:t xml:space="preserve">hal-02099271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modifications post-mortem chez les Oiseaux : l'exemple de l'avifaune holocène de Patagonie australe</w:t>
+                <w:t xml:space="preserve">Les Oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Marylène Patou-Mathis. </w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outillage peu élaboré en os et en bois de Cervidés IV : 6è table ronde Taphonomie/Bone modification, Paris, septembre 1991</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9, pp.217-229, 1994, Artefacts</w:t>
+              <w:t xml:space="preserve">Des hommes et des animaux sur une petite île méditerranéenne : archéologie de l'île Lavezzi (XIIIè-XXè siècles, Bonifacio, Corse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.173-184, 1994, Monographie du CRA n° 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099271v1</w:t>
+                <w:t xml:space="preserve">hal-02099274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Oiseaux</w:t>
+                <w:t xml:space="preserve">Exploitation par l'homme de l'avifaune marine en milieu insulaire. Exemples de la Patagonie australe, des îles Aléoutiennes et de l'Atlantique nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean-Denis Vigne. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Desse; Frédérique Audoin-Rouzeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des hommes et des animaux sur une petite île méditerranéenne : archéologie de l'île Lavezzi (XIIIè-XXè siècles, Bonifacio, Corse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, pp.173-184, 1994, Monographie du CRA n° 13</w:t>
+              <w:t xml:space="preserve">Exploitation des animaux sauvages à travers le temps. Actes des XIIIè Rencontres internationales d'Archéologie et d'Histoire d'Antibes et IVè Colloque international de l'Homme et l'Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099274v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation par l'homme de l'avifaune marine en milieu insulaire. Exemples de la Patagonie australe, des îles Aléoutiennes et de l'Atlantique nord</w:t>
+                <w:t xml:space="preserve">L'homme et l'oiseau en Patagonie australe : 6000 ans de relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean Desse; Frédérique Audoin-Rouzeau. </w:t>
+              <w:t xml:space="preserve">Liliane Bodson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploitation des animaux sauvages à travers le temps. Actes des XIIIè Rencontres internationales d'Archéologie et d'Histoire d'Antibes et IVè Colloque international de l'Homme et l'Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993</w:t>
+              <w:t xml:space="preserve">Contributions à l'histoire des connaissances zoologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Université de Liège, pp.11-23, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099198v1</w:t>
+                <w:t xml:space="preserve">hal-02099197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homme et l'oiseau en Patagonie australe : 6000 ans de relations</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les Oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Legoupil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethno-archéologie dans les archipels de Patagonie : les nomades marins de Punta Baja</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 84, pp.99-113, 1989, Ed. recherches sur les civilisations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8905,214 +8806,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The people before: the geology, paleoecology and archaeology of Adak Island, Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Hatfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Wilmerding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archaeopress, 2322, pp.325, 2012, BAR International Series, 978-1-4073-0905-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the General Session of the 11th International Conference of the International Council for Archaeozoology, Paris, 23-28 August 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archaeopress, 2354, pp.265, 2012, BAR International Series, 978 1 4073 0940 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The people at the end of the world: the Western Aleutian Project and the archaeology of Shemya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9134,169 +9035,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurora Alaska Anthropological Association Monograph Series, pp.297, 2010, 978-1-890396-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cazadores-recolectores de Ponsonby (Patagonia Austral) y su m paleoambiente desde VI al III milenio A.C.. Les chassseurs cueilleurs de Ponsonby (Patagonie Australe) et leur environnement du VIème au IIIème Mill av. J.C. Ed Legoupil et al.,Univ. De Magallanes. Magallania, 31, 5xxpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Legoupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Legoupil</w:t>
+                <w:t xml:space="preserve">V. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bernard</w:t>
+                <w:t xml:space="preserve">P. Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bertran</w:t>
+                <w:t xml:space="preserve">L. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Costa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9306,96 +9207,96 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batchelor : un site de contact entre indigènes et navigateurs dans le détroit de Magellan au XVIIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanza Arecheta Baratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constanza Arecheta Baratelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Consuelo Huidobro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -9406,51 +9307,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Europe; Ministère des Affaires étrangères. 2022, 52p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9460,114 +9361,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avifaune de Patagonie australe et ses relations avec l'homme au cours des six derniers millénaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Paris 1 - Panthéon La Sorbonne, 1989. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02165849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId262"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9714,51 +9615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debruyne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Antonios Dimopoulos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2443" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281545" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.2015017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03789790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dausse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9660" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Zorro-Luj&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie No&#232;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2020.76" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brecko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JASREP.2019.102096" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402417v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Prieto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Morano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro C&#225;rdenas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sierpe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2019.1643429" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.08.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mitchell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Legendre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2017.03.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ12G7ZP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2016n2a5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01321410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roucher-Boulez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mallet-Mot&#225;k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houweyda Jilani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahane Ladjouze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-16-0056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2361" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7RTB91H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842715v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2380" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/631AABE475255681DD5527B73F4C97D46EB2DA9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.493" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2013n2a19" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dixie West" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Corbett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;arez Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel San Rom&#225;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Torres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.865" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E57998DDBD376DAC8527EA20110EB67CB797D812/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451144v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L.C. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna C. Roper" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy W. Pye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762006001000009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Causey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Savinetsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2419.2005.00365.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24D9G9SP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Crockford" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01287-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02086608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. West" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corbett" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3285649" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Siegel-Causey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021875626928" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Corbett" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099279v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099270v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval-Vigne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402238v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huidobro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402273v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segundo V&#225;squez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogollon Valentin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039740v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_fetes_en_amerique_coloniale_seminaire_d_histoire_de_l_amerique_coloniale_bernard_grunberg-9782343202457-66260.html" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barth&#233;l&#233;my-Moizan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782841339723-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092790v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. Villa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Correa-Trigoso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093047v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moizan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442766v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Gutierrez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838347v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Coltrain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geoffrey Hayes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;rourke Dennis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wilmerding" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hatfield" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Gualtieri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092891v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kiseleva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulat Khassanov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093169v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092910v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Czederpiltz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Partlow" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clementz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Koch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Doroff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093019v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093215v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Legrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093220v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093206v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092973v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092986v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099268v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099274v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thibault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099198v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099197v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099266v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092838v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092813v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978255v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Legoupil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertran" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christensen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Arecheta Baratelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Huidobro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02165849v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debruyne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Antonios Dimopoulos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2443" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281545" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03789790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dausse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9660" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.2015017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Zorro-Luj&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie No&#232;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2020.76" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brecko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JASREP.2019.102096" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402417v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Prieto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Morano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro C&#225;rdenas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sierpe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2019.1643429" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.08.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mitchell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Legendre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2017.03.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ12G7ZP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2016n2a5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01321410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roucher-Boulez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mallet-Mot&#225;k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houweyda Jilani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahane Ladjouze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-16-0056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2380" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/631AABE475255681DD5527B73F4C97D46EB2DA9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2361" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7RTB91H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2013n2a19" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.493" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dixie West" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Corbett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;arez Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel San Rom&#225;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Torres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.865" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E57998DDBD376DAC8527EA20110EB67CB797D812/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451144v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L.C. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna C. Roper" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy W. Pye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762006001000009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Causey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Savinetsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2419.2005.00365.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24D9G9SP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Crockford" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01287-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02086608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. West" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corbett" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3285649" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Siegel-Causey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021875626928" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Corbett" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099283v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099270v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval-Vigne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segundo V&#225;squez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huidobro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogollon Valentin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019746v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. Villa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Correa-Trigoso" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093067v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barth&#233;l&#233;my-Moizan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782841339723-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528720v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_fetes_en_amerique_coloniale_seminaire_d_histoire_de_l_amerique_coloniale_bernard_grunberg-9782343202457-66260.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093047v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093059v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moizan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442766v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Gutierrez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Coltrain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geoffrey Hayes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;rourke Dennis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wilmerding" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hatfield" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Gualtieri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092899v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092891v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kiseleva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulat Khassanov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093169v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092910v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Czederpiltz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Partlow" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clementz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Koch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Doroff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093019v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093206v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093220v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093215v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Legrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092973v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092986v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099268v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099271v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099274v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thibault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099198v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099197v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099266v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092838v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092819v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092813v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978255v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Legoupil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertran" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christensen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915543v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Arecheta Baratelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Huidobro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02165849v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>