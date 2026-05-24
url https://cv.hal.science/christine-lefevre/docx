--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1892,315 +1892,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of avian resources by the forgotten slaves of Tromelin Island (Indian Ocean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avian skeletal part representation : a case study from Offing 2, a hunter-gatherer-fisher site in the Strait of Magellan (Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 24 (3), pp.407-416. </w:t>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.256-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oa.2380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oa.2361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842715v1</w:t>
+                <w:t xml:space="preserve">hal-01842714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian skeletal part representation : a case study from Offing 2, a hunter-gatherer-fisher site in the Strait of Magellan (Chile)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefevre</w:t>
+                <w:t xml:space="preserve">Des plumes et le registre archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, De la plume et de ses usages, 96, pp.19-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842714v1</w:t>
+                <w:t xml:space="preserve">hal-02093097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des plumes et le registre archéologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of avian resources by the forgotten slaves of Tromelin Island (Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.407-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093097v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depósitos funerarios de anfisbenios o “serpientes de dos cabezas” en la Plataforma Uhle, Huacas de Moche, Perú</w:t>
               </w:r>
@@ -2427,338 +2427,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zooarchaeological analysis at ADK-011, Adak Island, Central Aleutian Islands, Alaska</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESTRATEGIAS DE SUBSISTENCIA DE CAZADORES RECOLECTORES DE ISLA DAWSON (ESTRECHO DE MAGALLANES) DURANTE LA SEGUNDA MITAD DEL HOLOCENO: PRIMERAS APROXIMACIONES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legoupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béarez Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Debra Corbett</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel San Román</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimena Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 48 (2), pp.69-82</w:t>
+              <w:t xml:space="preserve">Magallania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (2), pp.153-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093157v1</w:t>
+                <w:t xml:space="preserve">hal-02093153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTRATEGIAS DE SUBSISTENCIA DE CAZADORES RECOLECTORES DE ISLA DAWSON (ESTRECHO DE MAGALLANES) DURANTE LA SEGUNDA MITAD DEL HOLOCENO: PRIMERAS APROXIMACIONES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béarez Philippe</w:t>
+                <w:t xml:space="preserve">Petroglyphs from Gillon Point, Agattu Island, Aleutian Islands, Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dixie West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jimena Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magallania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (2), pp.153-164</w:t>
+              <w:t xml:space="preserve">Arctic Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (2), pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093153v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petroglyphs from Gillon Point, Agattu Island, Aleutian Islands, Alaska</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Zooarchaeological analysis at ADK-011, Adak Island, Central Aleutian Islands, Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 48 (2), pp.17-24</w:t>
+              <w:t xml:space="preserve">, 2011, 48 (2), pp.69-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093139v1</w:t>
+                <w:t xml:space="preserve">hal-02093157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic osteology and analysis of the Mid- to Late Holocene dynamics of shags and cormorants in Tierra del Fuego</w:t>
               </w:r>
@@ -2994,77 +2994,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The palaeoenvironment of humans and marine birds of the Aleutian Islands: three millennia of change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Causey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkady Savinetsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3127,77 +3127,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A burial cave in the western Aleutian Islands, Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3248,77 +3248,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of parasitoses in a child burial from Adak Island (Central Aleutian Islands, Alaska)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 324 (2), pp.123-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3469,77 +3469,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiocarbon dates for the Near Islands, Aleutian Islands, Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkady Savinetsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3577,51 +3577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Western Aleutians: Cultural Isolation and Environmental Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3681,90 +3681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excavations at KIS-008, Buldir Island: Evaluation and Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Siegel-Causey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3796,355 +3796,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Bird Fowling in Southern Patagonia: a Contribution to Understanding the Nomadic Round of the Canoeros Indians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+                <w:t xml:space="preserve">A Zooarchaeological study at Buldir Island, Western Aleutians, Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Corbett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dixie West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Siegel-Causey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 7, pp.260 - 270</w:t>
+              <w:t xml:space="preserve">Arctic Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 34 (2), pp.118-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099284v1</w:t>
+                <w:t xml:space="preserve">hal-02099279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Zooarchaeological study at Buldir Island, Western Aleutians, Alaska</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Douglas Siegel-Causey</w:t>
+                <w:t xml:space="preserve">Sea Bird Fowling in Southern Patagonia: a Contribution to Understanding the Nomadic Round of the Canoeros Indians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 34 (2), pp.118-131</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.260 - 270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099279v1</w:t>
+                <w:t xml:space="preserve">hal-02099284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las aves en los yacimientos del archipiélago del cabo de Hornos y del Seno Grandi</w:t>
+                <w:t xml:space="preserve">First report on bird remains from Buldir Island, Aleutian Islands, Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Siegel-Causey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales del Instituto de la Patagonia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 22, pp.123-136</w:t>
+              <w:t xml:space="preserve">Archaeofauna, International Journal of archaeozoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Archaeornithology: birds and the archaeological record. Proceedings of the First Meeting of the ICAZ Bird Working Group. Madrid, Octobre 1992, 2, pp.83-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099283v1</w:t>
+                <w:t xml:space="preserve">hal-02099273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report on bird remains from Buldir Island, Aleutian Islands, Alaska</w:t>
+                <w:t xml:space="preserve">Las aves en los yacimientos del archipiélago del cabo de Hornos y del Seno Grandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Siegel-Causey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeofauna, International Journal of archaeozoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, Archaeornithology: birds and the archaeological record. Proceedings of the First Meeting of the ICAZ Bird Working Group. Madrid, Octobre 1992, 2, pp.83-96</w:t>
+              <w:t xml:space="preserve">Anales del Instituto de la Patagonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 22, pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099273v1</w:t>
+                <w:t xml:space="preserve">hal-02099283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire culturelle du Dindon dans le Nouveau Monde</w:t>
               </w:r>
@@ -4678,316 +4678,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03537558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decorated bird bones from Bayovar-01 Site (Peru)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
+                <w:t xml:space="preserve">From hunting to fishing: techniques of capture and consumption of marine animals on an island of the Strait of Magellan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legoupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ICAZ Bird Working Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXVIIIe congrès mondial UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402273v1</w:t>
+                <w:t xml:space="preserve">hal-02402238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hunting to fishing: techniques of capture and consumption of marine animals on an island of the Strait of Magellan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Christensen</w:t>
+                <w:t xml:space="preserve">Decorated bird bones from Bayovar-01 Site (Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Huidobro</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkys Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segundo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe congrès mondial UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">9th ICAZ Bird Working Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402238v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsistence economies and environmental dynamics in the Sechura Desert (extreme Northern Peru) during pre-Hispanic times: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béarez Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5292,522 +5292,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes and population responses in the Sechura Desert during the late Holocene</w:t>
+                <w:t xml:space="preserve">Vie quotidienne dans les colonies françaises des Petites Antilles à l’époque coloniale (première moitié du XVIIe siècle – 1902) : approche archéozoologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina. Villa</w:t>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Christol</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Tsirtsoni Zoï; Kuzucuoğlu Catherine; Nondédéo Philippe; Weller Olivier. </w:t>
+                <w:t xml:space="preserve">Grouard Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Grunberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-site sequences. Proceedings of the XVIII UISSP World Congress (4-9 June 2018, Paris, France), volume 4, Session II-8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.77-93, 2020, 978-1-78969-651-6</w:t>
+              <w:t xml:space="preserve">Les fêtes en Amérique coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-252, 2020, Séminaires d’Histoire de l’Amérique Coloniale, 978-2-343-20245-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092790v1</w:t>
+                <w:t xml:space="preserve">hal-03528720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier archéologique en os de Martinique aux périodes historiques (1645-1902) : entre importations et production locale</w:t>
+                <w:t xml:space="preserve">Exotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Yves Henigfeld; Philippe Husi; Fabienne Ravoire. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'objet au Moyen Age et à l'époque moderne : fabriquer, échanger, consommer et recycler.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.233-237, 2020, Publications du CRAHAM, 978-2-84133-972-3</w:t>
+              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation. Catalogue de l’exposition "Je mange donc je suis" (Musée de l’Homme, Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum national d’Histoire naturelle, 2020, 2856538924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093067v1</w:t>
+                <w:t xml:space="preserve">hal-02615856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie quotidienne dans les colonies françaises des Petites Antilles à l’époque coloniale (première moitié du XVIIe siècle – 1902) : approche archéozoologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Le mobilier archéologique en os de Martinique aux périodes historiques (1645-1902) : entre importations et production locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barthélémy-Moizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">B. Grunberg. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Henigfeld; Philippe Husi; Fabienne Ravoire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fêtes en Amérique coloniale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, </w:t>
+              <w:t xml:space="preserve">L'objet au Moyen Age et à l'époque moderne : fabriquer, échanger, consommer et recycler.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">l'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.235-252, 2020, Séminaires d’Histoire de l’Amérique Coloniale, 978-2-343-20245-7</w:t>
+                <w:t xml:space="preserve">Presses universitaires de Caen, Publications du CRAHAM; Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-237, 2020, Publications du CRAHAM, 978-2-84133-972-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528720v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exotique</w:t>
+                <w:t xml:space="preserve">Environmental changes and population responses in the Sechura Desert during the late Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Callou</w:t>
+                <w:t xml:space="preserve">Valentina. Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grouard</w:t>
+                <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+                <w:t xml:space="preserve">Denis Correa-Trigoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t>
+              <w:t xml:space="preserve">Tsirtsoni Zoï; Kuzucuoğlu Catherine; Nondédéo Philippe; Weller Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation. Catalogue de l’exposition "Je mange donc je suis" (Musée de l’Homme, Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum national d’Histoire naturelle, 2020, 2856538924</w:t>
+              <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-site sequences. Proceedings of the XVIII UISSP World Congress (4-9 June 2018, Paris, France), volume 4, Session II-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.77-93, 2020, 978-1-78969-651-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615856v1</w:t>
+                <w:t xml:space="preserve">hal-03092790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilización material y simbólica de los animales en Vista Hermosa</w:t>
               </w:r>
@@ -6008,90 +6008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone artefacts from colonial sites of Martinique (1645-1902): between imports and local crafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6142,51 +6142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ocupacion prehispanica del desierto de Sechura (Peru): evolucion de un territorio marginal frente a los cambios medioambientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkys Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6426,51 +6426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A human burial from the Andreanof Islands, Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Coltrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6551,51 +6551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Central Aleutian Archaeological and Paleobiological Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6666,685 +6666,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of the Western Aleutians Archaeological and Paleobiological Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Afterword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Debra Corbett; Dixie West; Christine Lefèvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The people at the end of the world: the Western Aleutian Project and the archaeology of Shemya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.1-16, 2010, 978-1-890396-08-4</w:t>
+              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.209-212, 2010, 978-1-890396-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092899v1</w:t>
+                <w:t xml:space="preserve">hal-02092891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afterword</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Paleoenvironment - Holocene deposits from Shemya Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkady Savinetsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Kiseleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulat Khassanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Causey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Debra Corbett; Dixie West; Christine Lefèvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The people at the end of the world: the Western Aleutian Project and the archaeology of Shemya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.209-212, 2010, 978-1-890396-08-4</w:t>
+              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.71-82, 2010, 978-1-890396-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092891v1</w:t>
+                <w:t xml:space="preserve">hal-02093161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironment - Holocene deposits from Shemya Island</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Debra Corbett; Dixie West; Christine Lefèvre. </w:t>
+                <w:t xml:space="preserve">Birds in maritime hunter-gatherers subsistence: case studies from Southern Patagonia and the Aleutian Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wietske Prummel; Jorn T. Zeiler; Dick C. Brinkhuizen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The people at the end of the world: the Western Aleutian Project and the archaeology of Shemya</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.71-82, 2010, 978-1-890396-08-4</w:t>
+              <w:t xml:space="preserve">Birds in archaeology. Proceedings of the 6th Meeting of the ICAZ Bird Working Group (Groningen, August 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Barkhuis, pp.117-130, 2010, Groningen Archaeological Studies, 9789077922774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093161v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birds in maritime hunter-gatherers subsistence: case studies from Southern Patagonia and the Aleutian Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronology and settlement patterns: Shemya and the Semichi Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Corbett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Wietske Prummel; Jorn T. Zeiler; Dick C. Brinkhuizen. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dixie West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Debra Corbett; Dixie West; Christine Lefèvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Birds in archaeology. Proceedings of the 6th Meeting of the ICAZ Bird Working Group (Groningen, August 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12, Barkhuis, pp.117-130, 2010, Groningen Archaeological Studies, 9789077922774</w:t>
+              <w:t xml:space="preserve">The people at the end of the world: the Western Aleutian Project and the archaeology of Shemya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.197-207, 2010, 978-1-890396-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093169v1</w:t>
+                <w:t xml:space="preserve">hal-02092880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology and settlement patterns: Shemya and the Semichi Islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Faunal remains and intersite comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Czederpiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Partlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Debra Corbett; Dixie West; Christine Lefèvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The people at the end of the world: the Western Aleutian Project and the archaeology of Shemya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.197-207, 2010, 978-1-890396-08-4</w:t>
+              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.133-157, 2010, 978-1-890396-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092880v1</w:t>
+                <w:t xml:space="preserve">hal-02092910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faunal remains and intersite comparisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">History of the Western Aleutians Archaeological and Paleobiological Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Corbett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dixie West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Debra Corbett; Dixie West; Christine Lefèvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The people at the end of the world: the Western Aleutian Project and the archaeology of Shemya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.133-157, 2010, 978-1-890396-08-4</w:t>
+              <w:t xml:space="preserve">, Aurora Alaska Anthropological Association Monograph Series, pp.1-16, 2010, 978-1-890396-08-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092910v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleut hunters, sea otters, and sea cows: three thousands years of interactions in the Western Aleutian Islands, Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Causey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7548,642 +7548,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Aléoutes, chasseurs de mammifères marins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'alimentation carnée et les produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pierre Horard-Herbin; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animaux, environnements et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Errance, pp.87, 2005, 2 87772 312 7</w:t>
+              <w:t xml:space="preserve">, Éditions Errance, pp.63-92, 2005, 2 87772 312 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093019v1</w:t>
+                <w:t xml:space="preserve">hal-02092999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alimentation carnée et les produits alimentaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chasseurs d'oiseaux marins : l'exemple de Saint Kilda (Ecosse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pierre Horard-Herbin; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animaux, environnements et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Errance, pp.63-92, 2005, 2 87772 312 7</w:t>
+              <w:t xml:space="preserve">, Éditions Errance, pp.68, 2005, 2 87772 312 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092999v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasseurs d'oiseaux marins : l'exemple de Saint Kilda (Ecosse)</w:t>
+                <w:t xml:space="preserve">Les Aléoutes, chasseurs de mammifères marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pierre Horard-Herbin; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animaux, environnements et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Errance, pp.68, 2005, 2 87772 312 7</w:t>
+              <w:t xml:space="preserve">, Éditions Errance, pp.87, 2005, 2 87772 312 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093014v1</w:t>
+                <w:t xml:space="preserve">hal-02093019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les guanacos de la tourbière : note sur un dépôt naturel / Los guanacos de la turbera : nota sobre un depósito natural</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chasseurs terrestres, chasseurs marins ? L'exploitation des ressources animales dans le locus 1 / Cazadores terrestres, cazadores marítimos ? Explotación de los recursos animales en el locus 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pellé</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legoupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Legoupil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cazadores-recolectores de Ponsonby (Patagonia austral) y su paleoambiente desde VI al III milenio A.C. / Les chasseurs-cueilleurs de Ponsonby (Patagonie australe) et leur environnement du VIème au IIIème mill. av. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.415-418, 2003, Magallania</w:t>
+              <w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.63-116, 2003, Magallania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093206v1</w:t>
+                <w:t xml:space="preserve">hal-02093220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasseurs terrestres, chasseurs marins ? L'exploitation des ressources animales dans le locus 1 / Cazadores terrestres, cazadores marítimos ? Explotación de los recursos animales en el locus 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'organisation spatiale des campements / La organizacion espacial de los campamentos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legoupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Legoupil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cazadores-recolectores de Ponsonby (Patagonia austral) y su paleoambiente desde VI al III milenio A.C. / Les chasseurs-cueilleurs de Ponsonby (Patagonie australe) et leur environnement du VIème au IIIème mill. av. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.63-116, 2003, Magallania</w:t>
+              <w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.236-307, 2003, Magallania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093220v1</w:t>
+                <w:t xml:space="preserve">hal-02093215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation spatiale des campements / La organizacion espacial de los campamentos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Costa</w:t>
+                <w:t xml:space="preserve">Les guanacos de la tourbière : note sur un dépôt naturel / Los guanacos de la turbera : nota sobre un depósito natural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Legoupil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cazadores-recolectores de Ponsonby (Patagonia austral) y su paleoambiente desde VI al III milenio A.C. / Les chasseurs-cueilleurs de Ponsonby (Patagonie australe) et leur environnement du VIème au IIIème mill. av. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.236-307, 2003, Magallania</w:t>
+              <w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.415-418, 2003, Magallania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093215v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prehistoric village organization in the Western Aleutians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8238,64 +8238,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological survey in the Near Islands: Attu Island and Shemya Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Don E. Dumond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology in the Aleut zone of Alaska. Some recent research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, pp.235-250, 2001, University of Oregon Anthropological Papers</w:t>
@@ -8820,51 +8820,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The people before: the geology, paleoecology and archaeology of Adak Island, Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Hatfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8983,64 +8983,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The people at the end of the world: the Western Aleutian Project and the archaeology of Shemya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Corbett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9221,51 +9221,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batchelor : un site de contact entre indigènes et navigateurs dans le détroit de Magellan au XVIIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constanza Arecheta Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9273,51 +9273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Huidobro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legoupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Europe; Ministère des Affaires étrangères. 2022, 52p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9615,51 +9615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debruyne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Antonios Dimopoulos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2443" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281545" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03789790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dausse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9660" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.2015017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Zorro-Luj&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie No&#232;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2020.76" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brecko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JASREP.2019.102096" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402417v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Prieto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Morano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro C&#225;rdenas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sierpe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2019.1643429" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.08.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mitchell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Legendre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2017.03.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ12G7ZP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2016n2a5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01321410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roucher-Boulez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mallet-Mot&#225;k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houweyda Jilani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahane Ladjouze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-16-0056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2380" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/631AABE475255681DD5527B73F4C97D46EB2DA9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2361" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7RTB91H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2013n2a19" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.493" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dixie West" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Corbett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;arez Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel San Rom&#225;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Torres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.865" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E57998DDBD376DAC8527EA20110EB67CB797D812/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451144v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L.C. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna C. Roper" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy W. Pye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762006001000009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Causey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Savinetsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2419.2005.00365.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24D9G9SP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Crockford" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01287-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02086608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. West" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corbett" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3285649" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Siegel-Causey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021875626928" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Corbett" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099283v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099270v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval-Vigne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segundo V&#225;squez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huidobro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogollon Valentin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019746v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. Villa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Correa-Trigoso" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093067v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barth&#233;l&#233;my-Moizan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782841339723-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528720v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_fetes_en_amerique_coloniale_seminaire_d_histoire_de_l_amerique_coloniale_bernard_grunberg-9782343202457-66260.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093047v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093059v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moizan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442766v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Gutierrez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Coltrain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geoffrey Hayes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;rourke Dennis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wilmerding" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hatfield" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Gualtieri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092899v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092891v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kiseleva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulat Khassanov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093169v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092910v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Czederpiltz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Partlow" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clementz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Koch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Doroff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093019v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092999v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093206v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093220v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093215v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Legrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092973v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092986v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099268v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099271v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099274v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thibault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099198v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099197v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099266v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092838v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092819v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092813v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978255v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Legoupil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertran" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christensen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915543v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Arecheta Baratelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Huidobro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02165849v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debruyne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Antonios Dimopoulos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2443" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bermeo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281545" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03789790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dausse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9660" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.2015017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Zorro-Luj&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie No&#232;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/laq.2020.76" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brecko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goemaere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JASREP.2019.102096" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402417v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Prieto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Morano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro C&#225;rdenas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sierpe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2019.1643429" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.08.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mitchell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Legendre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cubo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2017.03.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ12G7ZP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2016n2a5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01321410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roucher-Boulez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mallet-Mot&#225;k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinane Samara-Boustani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houweyda Jilani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahane Ladjouze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-16-0056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2361" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7RTB91H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842715v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2380" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/631AABE475255681DD5527B73F4C97D46EB2DA9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2013n2a19" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.493" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;arez Philippe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel San Rom&#225;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dixie West" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Corbett" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.865" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E57998DDBD376DAC8527EA20110EB67CB797D812/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451144v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L.C. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna C. Roper" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy W. Pye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762006001000009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Causey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Savinetsky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2419.2005.00365.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24D9G9SP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Crockford" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01287-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02086608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. West" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corbett" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3285649" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Siegel-Causey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021875626928" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Corbett" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099279v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099270v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval-Vigne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402238v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huidobro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402273v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segundo V&#225;squez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogollon Valentin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Christol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019746v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528720v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_fetes_en_amerique_coloniale_seminaire_d_histoire_de_l_amerique_coloniale_bernard_grunberg-9782343202457-66260.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barth&#233;l&#233;my-Moizan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782841339723-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092790v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. Villa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Correa-Trigoso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093047v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093059v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moizan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442766v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Gutierrez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Coltrain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geoffrey Hayes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;rourke Dennis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wilmerding" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hatfield" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Gualtieri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092891v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093161v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kiseleva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulat Khassanov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093169v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092880v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092910v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Czederpiltz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Partlow" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092899v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clementz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Koch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Doroff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092999v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093014v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093019v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093215v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Legrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093206v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092973v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092986v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099268v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099271v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099274v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thibault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099198v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099197v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099266v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092838v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092819v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092813v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978255v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Legoupil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertran" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christensen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915543v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Arecheta Baratelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Huidobro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02165849v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>