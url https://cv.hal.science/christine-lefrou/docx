--- v0 (2026-03-07)
+++ v1 (2026-04-01)
@@ -1351,220 +1351,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A very easy kinetics determination for feedback curves with a microdisk SECM tip and rather rapid substrate reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New analytical approximations for negative feedback currents with a microdisk SECM tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 601 (1-2), pp. 94-100. </w:t>
+              <w:t xml:space="preserve">, 2007, 604 (2), pp. 91-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333786v1</w:t>
+                <w:t xml:space="preserve">hal-00333787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New analytical approximations for negative feedback currents with a microdisk SECM tip</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A very easy kinetics determination for feedback curves with a microdisk SECM tip and rather rapid substrate reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 604 (2), pp. 91-100. </w:t>
+              <w:t xml:space="preserve">, 2007, 601 (1-2), pp. 94-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.02.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333787v1</w:t>
+                <w:t xml:space="preserve">hal-00333786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing of electrochromic materials using symmetrical devices</w:t>
               </w:r>
@@ -3023,51 +3023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Noh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geni&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefrou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.12.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZF23NT2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2016.10.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-540S3L02-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhenry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefrou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS1P0T7W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hazimeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hauquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201201083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZB41GTKW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combellas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201255c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruckert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delabouglise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidenhaupt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2010.04.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK0W5VDC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2009.06.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF0KVCG3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.07.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T93TXZVQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.09.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK3Z4WP6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.05.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC0H9LVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.10.024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ7WMF9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.02.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XF938L6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gentilhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9169-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HF8ZW5X4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.05.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XPHZ3C8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417912v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2004.05.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWJPQ43V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7753(02)00594-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB8ZJ76V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dulout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baicry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Prado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kanoufi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.088" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H95CLJNQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Falconi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sicsic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356634v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falconi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sicsic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Noh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geni&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefrou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.12.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZF23NT2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2016.10.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-540S3L02-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhenry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefrou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS1P0T7W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hazimeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hauquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201201083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZB41GTKW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combellas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201255c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruckert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delabouglise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidenhaupt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2010.04.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK0W5VDC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2009.06.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF0KVCG3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.07.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T93TXZVQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.09.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK3Z4WP6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.05.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC0H9LVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.02.029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XF938L6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.10.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ7WMF9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gentilhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9169-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HF8ZW5X4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.05.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XPHZ3C8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417912v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2004.05.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWJPQ43V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7753(02)00594-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB8ZJ76V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dulout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baicry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Prado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kanoufi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.088" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H95CLJNQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Falconi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sicsic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356634v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falconi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sicsic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>