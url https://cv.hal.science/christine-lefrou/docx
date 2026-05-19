--- v1 (2026-04-01)
+++ v2 (2026-05-19)
@@ -1042,233 +1042,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying permeable films with scanning electrochemical microscopy (SECM): Quantitative determination of permeability parameter</w:t>
+                <w:t xml:space="preserve">New analytical approximation of feedback approach curves with a microdisk SECM tip and irreversible kinetic reaction at the substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 623 (2), pp. 197-203. </w:t>
+              <w:t xml:space="preserve">, 2008, 621 (2), pp. 178-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2008.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386253v1</w:t>
+                <w:t xml:space="preserve">hal-00333857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New analytical approximation of feedback approach curves with a microdisk SECM tip and irreversible kinetic reaction at the substrate</w:t>
+                <w:t xml:space="preserve">Studying permeable films with scanning electrochemical microscopy (SECM): Quantitative determination of permeability parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 621 (2), pp. 178-184. </w:t>
+              <w:t xml:space="preserve">, 2008, 623 (2), pp. 197-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2008.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333857v1</w:t>
+                <w:t xml:space="preserve">hal-00386253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified new analytical approximation for negative feedback currents with a microdisk SECM tip</w:t>
               </w:r>
@@ -3023,51 +3023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Noh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geni&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefrou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.12.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZF23NT2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2016.10.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-540S3L02-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhenry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefrou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS1P0T7W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hazimeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hauquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201201083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZB41GTKW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combellas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201255c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruckert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delabouglise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidenhaupt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2010.04.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK0W5VDC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2009.06.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF0KVCG3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.07.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T93TXZVQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.09.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK3Z4WP6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.05.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC0H9LVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.02.029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XF938L6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.10.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ7WMF9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gentilhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9169-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HF8ZW5X4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.05.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XPHZ3C8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417912v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2004.05.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWJPQ43V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7753(02)00594-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB8ZJ76V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dulout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baicry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Prado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kanoufi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.088" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H95CLJNQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Falconi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sicsic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356634v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falconi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sicsic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fleury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Noh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geni&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefrou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.12.015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZF23NT2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2016.10.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-540S3L02-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhenry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefrou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS1P0T7W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hazimeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hauquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201201083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZB41GTKW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combellas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201255c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruckert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delabouglise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidenhaupt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2010.04.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK0W5VDC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2009.06.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF0KVCG3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.09.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK3Z4WP6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.07.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T93TXZVQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.05.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC0H9LVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.02.029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XF938L6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.10.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ7WMF9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gentilhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9169-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HF8ZW5X4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.05.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XPHZ3C8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417912v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2004.05.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWJPQ43V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7753(02)00594-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB8ZJ76V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dulout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baicry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Prado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kanoufi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.088" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H95CLJNQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Falconi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sicsic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356634v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falconi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sicsic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>