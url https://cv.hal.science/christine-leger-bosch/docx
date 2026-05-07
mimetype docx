--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -191,196 +191,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le foncier agricole est-il un bien commun en France ?</w:t>
+                <w:t xml:space="preserve">Le portage foncier de terres agricoles au nom d’intérêts publics et collectifs : une diversité d’arrangements institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Léger-Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fromage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rce.033.0100⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 383, pp.85-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.11099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477221v1</w:t>
+                <w:t xml:space="preserve">hal-03998777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le portage foncier de terres agricoles au nom d’intérêts publics et collectifs : une diversité d’arrangements institutionnels</w:t>
+                <w:t xml:space="preserve">Le foncier agricole est-il un bien commun en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Léger-Bosch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Fromage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 383, pp.85-106. </w:t>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (2), pp.100-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.11099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rce.033.0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998777v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in property-use relationships on French farmland: A social innovation perspective</w:t>
               </w:r>
@@ -1265,96 +1265,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission des fermes : quels rôles pour les collectivités territoriales?</w:t>
+                <w:t xml:space="preserve">Installation, freins et leviers: un point sur la littérature scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Léger-Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire RÉCOLTE #4 - "Transmettre les terres agricoles : un enjeu territorial"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Récolte, Nov 2024, En ligne et en direct, France</w:t>
+              <w:t xml:space="preserve">“ S’installer sur des fermes viables, malgré les freins” [Table-Ronde]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Inpact - ARDEAR, Apr 2024, Pellevoisin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116070v1</w:t>
+                <w:t xml:space="preserve">hal-05116131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du modèle économique du portage foncier [Table-Ronde]</w:t>
               </w:r>
@@ -1403,178 +1403,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité territoriale des politiques d'installation-transmission : des modalités disparates de décentralisation et de territorialisation de l'action publique face à l'enjeu systémique du renouvellement des générations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t>
+                <w:t xml:space="preserve">Transmission des fermes : quels rôles pour les collectivités territoriales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Léger-Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Dec 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Séminaire RÉCOLTE #4 - "Transmettre les terres agricoles : un enjeu territorial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Récolte, Nov 2024, En ligne et en direct, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880281v1</w:t>
+                <w:t xml:space="preserve">hal-05116070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Installation, freins et leviers: un point sur la littérature scientifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Léger-Bosch</w:t>
+                <w:t xml:space="preserve">Variabilité territoriale des politiques d'installation-transmission : des modalités disparates de décentralisation et de territorialisation de l'action publique face à l'enjeu systémique du renouvellement des générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ibgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“ S’installer sur des fermes viables, malgré les freins” [Table-Ronde]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Inpact - ARDEAR, Apr 2024, Pellevoisin, France</w:t>
+              <w:t xml:space="preserve">18èmes journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116131v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of Local Governments in the Governance of Agricultural Land in France</w:t>
               </w:r>
@@ -1759,51 +1759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des facteurs explicatifs des dynamiques d’installations et de départs de l’agriculture en France métropolitaine : le rôle des déterminants institutionnels, technico-économiques et socio-territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1917,165 +1917,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux fonciers en agriculture: une introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Léger-Bosch</w:t>
+                <w:t xml:space="preserve">L’ouverture de coopératives viticoles à des capitaux extérieurs via le portage foncier : quels choix en matière de gouvernance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales du Foncier et des Territoires 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoires d'Initiatives Foncières et Territoriales, Oct 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque thématique SFER "Financement des filières agricoles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115981v1</w:t>
+                <w:t xml:space="preserve">hal-03776220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ouverture de coopératives viticoles à des capitaux extérieurs via le portage foncier : quels choix en matière de gouvernance ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t>
+                <w:t xml:space="preserve">Les enjeux fonciers en agriculture: une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Léger-Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque thématique SFER "Financement des filières agricoles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Assises Nationales du Foncier et des Territoires 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires d'Initiatives Foncières et Territoriales, Oct 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776220v1</w:t>
+                <w:t xml:space="preserve">hal-05115981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’installation-transmission en agriculture: état des lieux d’un enjeu présent et à venir</w:t>
               </w:r>
@@ -2143,51 +2143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donne accès à la terre en échange de bien public&amp;quot;: Caractériser la diversité des arrangements fonciers hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fromage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, En ligne (Clermont-Ferrand), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2411,51 +2411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les portages fonciers agricoles : Quelles relations propriété-usage instaurées, pour quelles attentes sociétales exprimées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Léger Léger-Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fromage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR4 - Transitions pour le développement des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5195,51 +5195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08941920.2023.2230460" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0100" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fromage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11099" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502254v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Mathieu Le Bel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104545" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12206" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger-Bosch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueringer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine Mornas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lanquetin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507446v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laurant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116000v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ibgui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pr&#233;vel Alice" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumet Damien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Dif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12938366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05116571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peresse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302558v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;ringuer Alain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gentilini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599963v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599070v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Ackermann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3048-terres-agricoles-periurbaines.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lombard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599066v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Werthle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599819v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01775201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05317344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roumet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027958v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseult Malrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia &#193;lvarez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02601901v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAE001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08941920.2023.2230460" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998777v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fromage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0100" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502254v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Mathieu Le Bel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104545" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12206" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger-Bosch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueringer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.17.13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine Mornas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lanquetin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05507446v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger L&#233;ger-Bosch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laurant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116000v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ibgui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pr&#233;vel Alice" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumet Damien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Dif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12938366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05116571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peresse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02302558v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;ringuer Alain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;ger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gentilini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599963v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599070v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Ackermann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3048-terres-agricoles-periurbaines.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lombard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599066v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Werthle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599819v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01775201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05317344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roumet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027958v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseult Malrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia &#193;lvarez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02601901v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAE001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>