--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -325,533 +325,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi-omic analyses of bovine milk identify biomarkers of negative energy balance</w:t>
+                <w:t xml:space="preserve">Negative energy balance by feed deprivation affects the adipose miRNome in the lactating goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Leduc</w:t>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Rau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Omics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4mo00190g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.skaf044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaf044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109774v1</w:t>
+                <w:t xml:space="preserve">hal-05045656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative energy balance by feed deprivation affects the adipose miRNome in the lactating goat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular vesicles carrying significant amounts of microRNAs are present in goat milk powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Krupova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Reyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skaf044⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160, pp.106104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045656v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles carrying significant amounts of microRNAs are present in goat milk powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of microRNAs in butter and their potential influence on human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruce German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Krupova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
+                <w:t xml:space="preserve">David Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 160, pp.106104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106104⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 160, pp.106095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773940v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of microRNAs in butter and their potential influence on human health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+                <w:t xml:space="preserve">Integrated multi-omic analyses of bovine milk identify biomarkers of negative energy balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Bes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Bruce German</w:t>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mills</w:t>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 160, pp.106095. </w:t>
+              <w:t xml:space="preserve">Molecular Omics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (5), pp.433-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4mo00190g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774161v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMARQ'LAIT -Identification of biomarkers in milk to monitor the nutritional status of dairy cows</w:t>
               </w:r>
@@ -889,51 +889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94, pp.271-284. </w:t>
@@ -971,51 +971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver transcriptome and proteome are modulated by nutrient restriction in early lactation cows challenged with intramammary lipopolysaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1239,77 +1239,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiRNome variations in milk fractions during feed restrictions of different intensities in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1373,51 +1373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of goat and cow milk-derived extracellular vesicle miRNomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1425,51 +1425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1637,51 +1637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk proteins as a feed restriction signature indicating the metabolic adaptation of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1823,51 +1823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 263, pp.104997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2005,103 +2005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptome analysis of goat (Capra hircus) adipose tissue reveals physiological regulation of body reserve recovery after the peak of lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41, pp.100956. </w:t>
@@ -2133,308 +2133,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective: Milk microRNAs as Important Players in Infant Physiology and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+                <w:t xml:space="preserve">Nutrigenomic analyses reveal miRNAs and mRNAs affected by feed restriction in the mammary gland of midlactation dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chervet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/advances/nmab059⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234311v1</w:t>
+                <w:t xml:space="preserve">hal-03200342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrigenomic analyses reveal miRNAs and mRNAs affected by feed restriction in the mammary gland of midlactation dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tao Ye</w:t>
+                <w:t xml:space="preserve">Perspective: Milk microRNAs as Important Players in Infant Physiology and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bourdon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruce German</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (4), </w:t>
+              <w:t xml:space="preserve">Advances in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.1625-1635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/advances/nmab059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200342v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional Regulation of Mammary Gland Development and Milk Synthesis in Animal Models and Dairy Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2684,51 +2684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (2), pp.109-124. </w:t>
@@ -2783,51 +2783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk metabolites as noninvasive indicators of nutritional status of mid-lactation Holstein and Montbéliarde cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torben Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2894,723 +2894,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects of the endoplasmic reticulum and changes to lipid droplet size in mammary epithelial cells due to miR-30b-5p overexpression are correlated to a reduction in Atlastin 2 expression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Laubier</w:t>
+                <w:t xml:space="preserve">Effects of Azgp1-/- on mammary gland, adipose tissue and liver gene expression and milk lipid composition in lactating mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Longin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.03.022⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 692, pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2019.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627428v1</w:t>
+                <w:t xml:space="preserve">hal-02627788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Azgp1-/- on mammary gland, adipose tissue and liver gene expression and milk lipid composition in lactating mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Deep RNA-Seq reveals miRNome differences in mammary tissue of lactating Holstein and Montbéliarde cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2019.01.010⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5987-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627788v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep RNA-Seq reveals miRNome differences in mammary tissue of lactating Holstein and Montbéliarde cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+                <w:t xml:space="preserve">Undernutrition modified metabolic responses to intramammary lipopolysaccharide but had limited effects on selected inflammation indicators in early-lactation cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ye</w:t>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chervet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20, pp.621. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (6), pp.5347-5360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5987-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620652v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undernutrition modified metabolic responses to intramammary lipopolysaccharide but had limited effects on selected inflammation indicators in early-lactation cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rouel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15446⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20051156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620566v1</w:t>
+                <w:t xml:space="preserve">hal-02625031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">Defects of the endoplasmic reticulum and changes to lipid droplet size in mammary epithelial cells due to miR-30b-5p overexpression are correlated to a reduction in Atlastin 2 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (5), 19 p. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 512 (2), pp.283-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20051156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625031v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extruded linseed alone or in combination with fish oil modifies mammary gene expression profiles in lactating goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3713,90 +3713,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower oil supplementation affects the expression of miR-20a-5p and miR-142-5p in the lactating bovine mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (12), pp.e0185511. </w:t>
@@ -3860,51 +3860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4007,51 +4007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin John Shingfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4128,64 +4128,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4275,51 +4275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4628,791 +4628,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary flavanols modulate the transcription of genes associated with cardiovascular pathology without changes in their DNA methylation state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+                <w:t xml:space="preserve">Effects of diet and physiological factors on milk fat synthesis, milk fat composition and lipolysis in the goat: A short review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim Vanden Berghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Boby</w:t>
+                <w:t xml:space="preserve">Pablo Gutierrez Toral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin John Shingfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Declerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095527⟩</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122 (1-3), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634108v1</w:t>
+                <w:t xml:space="preserve">hal-02639525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of diet and physiological factors on milk fat synthesis, milk fat composition and lipolysis in the goat: A short review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+                <w:t xml:space="preserve">Characterisation and comparison of lactating mouse and bovine mammary gland miRNomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.07.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e91938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02639525v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and comparison of lactating mouse and bovine mammary gland miRNomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+                <w:t xml:space="preserve">Dietary flavanols modulate the transcription of genes associated with cardiovascular pathology without changes in their DNA methylation state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Vanden Berghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Declerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.e91938. </w:t>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e95527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193833v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of reference genes for quantitative real-time PCR normalisation in adipose tissue, muscle, liver and mammary gland from ruminants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional regulation of mammary lipogenesis and milk fat in ruminant: contribution to sustainable milk production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Colombiana de Ciencias Pecuarias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.292-302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645011v1</w:t>
+                <w:t xml:space="preserve">hal-02642036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of mammary lipogenesis and milk fat in ruminant: contribution to sustainable milk production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
+                <w:t xml:space="preserve">Prediction of the goat milk fatty acids by near infrared reflectance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Colombiana de Ciencias Pecuarias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (6), pp.612 - 620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201200315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02642036v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the goat milk fatty acids by near infrared reflectance spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+                <w:t xml:space="preserve">Selection of reference genes for quantitative real-time PCR normalisation in adipose tissue, muscle, liver and mammary gland from ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201200315⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (8), pp.1344-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113000475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649107v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial &amp;quot;La vache et le lait&amp;quot;. Avant Propos</w:t>
               </w:r>
@@ -5506,51 +5506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo B. Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5678,51 +5678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (2), pp.117-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5877,77 +5877,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fish oil and additional starch on tissue fatty acid profile and lipogenic gene mRNA abundance in lactating goats fed a diet containing sunflower-seed oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Gutierrez Toral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6184,51 +6184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6275,51 +6275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transcriptomic profiles of adipose tissues are modified by feed deprivation in lactating goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6499,51 +6499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of milk fatty acid composition by near infrared reflectance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6626,187 +6626,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sunflower-seed oil and linseed oil on tissue lipid metabolism, gene expression, and milk fatty acid secretion in Alpine goats fed maize silage–based diets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Perspectives offertes par les approches en «omique» pour l’amélioration de la durabilité de l’élevage des herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (5), pp.385-396</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657889v1</w:t>
+                <w:t xml:space="preserve">hal-02662984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole intact rapeseeds or sunflower oil in high-forage or high-concentrate diets affects milk yield, milk composition, and mammary gene expression profile in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6841,205 +6840,206 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 92 (11), pp.5544-5560. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives offertes par les approches en «omique» pour l’amélioration de la durabilité de l’élevage des herbivores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Effect of sunflower-seed oil and linseed oil on tissue lipid metabolism, gene expression, and milk fatty acid secretion in Alpine goats fed maize silage–based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin John Shingfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (12), pp.6083-6094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02662984v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis and data normalization procedures are crucial for microarray analyses</w:t>
               </w:r>
@@ -7051,51 +7051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7150,77 +7150,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goat's alpha(S1)-casein polymorphism affects gene expression profile of lactating mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7280,64 +7280,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose-6-phosphate dehydrogenase and leptin are related to marbling differences among Limousin and Angus or Japanese Black x Angus steers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7561,51 +7561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7669,51 +7669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary transcriptome analysis of food-deprived lactating goats highlights genes involved in milk secretion and programmed cell death 1,2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7888,2689 +7888,2689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and transcriptomic analyses of two bovine skeletal muscles in Charolais bulls divergently selected for muscle growth</w:t>
+                <w:t xml:space="preserve">A collection of bovine cDNA probes for gene expression profiling in muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Sudre</w:t>
+                <w:t xml:space="preserve">K. Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2005.01.012⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (1), pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcp.2004.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676737v1</w:t>
+                <w:t xml:space="preserve">hal-02678442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and nutritional regulation of lipogenic genes in mammary gland and adipose tissues of lactating goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.250-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022029905000786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collection of bovine cDNA probes for gene expression profiling in muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sudre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+                <w:t xml:space="preserve">S Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 Suppl 3, pp.215-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02678442v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Mammary lipid metabolism and milk fatty acid secretion in alpine goasts fed vegetable lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88 (4), pp.1478-1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)72816-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067477v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary lipid metabolism and milk fatty acid secretion in alpine goasts fed vegetable lipids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rouel</w:t>
+                <w:t xml:space="preserve">Biochemical and transcriptomic analyses of two bovine skeletal muscles in Charolais bulls divergently selected for muscle growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuko Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70 (2), pp.267-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2005.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)72816-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02680222v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional status induces divergent variations of GLUT4 protein content, but not lipoprotein lipase activity, between adipose tissues and muscles in adult cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Proteomic tools to characterize the protein fraction of Equidae milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/BJN20041240⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.2496-2509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200300765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680426v1</w:t>
+                <w:t xml:space="preserve">hal-02675241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic tools to characterize the protein fraction of Equidae milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Miranda</w:t>
+                <w:t xml:space="preserve">Nutritional status induces divergent variations of GLUT4 protein content, but not lipoprotein lipase activity, between adipose tissues and muscles in adult cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Mahé</w:t>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4, pp.2496-2509. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (4), pp.617-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.200300765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/BJN20041240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675241v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qtl detection and candidate gene study for traits related to food quality and safety in sheep (meat and dairy) production within the framework of a European research contract called &amp;quot;genesheepsafety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time RT-PCR and cDNA macroarray to study the impact of the genetic polymorphism at the $\alpha_{s1}$-casein locus on the expression of genes in the goat mammary gland during lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis F. Barillet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Edmond Cribiu</w:t>
+                <w:t xml:space="preserve">Elisabeth Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43 (5), pp.459-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2003032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676053v1</w:t>
+                <w:t xml:space="preserve">hal-00900521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid composition of sheep milk from a backcross Sarda x Lacaune resource population: Preliminary QTL detection for CLA content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Carta</w:t>
+                <w:t xml:space="preserve">M. Addis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Piredda</w:t>
+                <w:t xml:space="preserve">Andrea Cabiddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 55, pp.107-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time RT-PCR and cDNA macroarray to study the impact of the genetic polymorphism at the $\alpha_{s1}$-casein locus on the expression of genes in the goat mammary gland during lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome analysis of two bovine muscles during ontogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Chilliard</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pietu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133 (6), pp.745-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jb/mvg096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2003032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00900521v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis of two bovine muscles during ontogenesis</w:t>
+                <w:t xml:space="preserve">Qtl detection and candidate gene study for traits related to food quality and safety in sheep (meat and dairy) production within the framework of a European research contract called &amp;quot;genesheepsafety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sudre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Pietu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Listrat</w:t>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Cribiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55, pp.13-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682738v1</w:t>
+                <w:t xml:space="preserve">hal-02676053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of the two main Moroccan goat breeds: phylogenetic relationships with four breeds reared in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du transcriptome du muscle pour l'identification de gènes déterminant les caractéristiques musculaires et les qualités sensorielles de la viande bovine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tadlaoui Ouafi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 45, pp.225-233</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.111-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672706v1</w:t>
+                <w:t xml:space="preserve">hal-02669486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interallelic recombination is probably responsible for the occurence of a new alphaS1-casein variant found in the goat species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+                <w:t xml:space="preserve">Mammary leptin synthesis, milk leptin and their putative physiological roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Laud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Ferranti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Lagonigro</w:t>
+                <w:t xml:space="preserve">Isabelle Gourdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 269, pp.1293-1303</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42, pp.399-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674081v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of genetic polymorphisms on the protein composition of ruminant milks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lech Zwierzchowski</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Szymanowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zwierzchowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 42 (5), pp.433-459. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 42, pp.433-459</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900338v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary leptin synthesis, milk leptin and their putative physiological roles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Leptin expression in the ovine mammary gland : putative sequential involvement of adipose, epithelial and myoepithelial cells during pregnancy and lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gourdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Djiane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80, pp.723-728</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900336v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du transcriptome du muscle pour l'identification de gènes déterminant les caractéristiques musculaires et les qualités sensorielles de la viande bovine.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">A specific pattern of splicing for the horse αS1-Casein mRNA and partial genomic characterization of the relevant locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.111-112</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (4), pp.509-519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669486v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary leptin synthesis, milk leptin and their putative physiological roles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gourdou</w:t>
+                <w:t xml:space="preserve">A specific pattern of splicing for the horse $\alpha$S1-Casein mRNA and partial genomic characterization of the relevant locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (4), pp.509-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2002020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672237v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of genetic polymorphisms on the protein composition of ruminant milks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interallelic recombination is probably responsible for the occurence of a new alphaS1-casein variant found in the goat species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Ferranti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Veltri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lagonigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 42, pp.433-459</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 269, pp.1293-1303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679211v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin expression in the ovine mammary gland : putative sequential involvement of adipose, epithelial and myoepithelial cells during pregnancy and lactation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gourdou</w:t>
+                <w:t xml:space="preserve">Genetic diversity of the two main Moroccan goat breeds: phylogenetic relationships with four breeds reared in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tadlaoui Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Babilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Djiane</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 80, pp.723-728</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 45, pp.225-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669993v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific pattern of splicing for the horse αS1-Casein mRNA and partial genomic characterization of the relevant locus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The impact of genetic polymorphisms on the protein composition of ruminant milks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Guérin</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Szymanowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Zwierzchowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42 (5), pp.433-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2002036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670100v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific pattern of splicing for the horse $\alpha$S1-Casein mRNA and partial genomic characterization of the relevant locus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Guérin</w:t>
+                <w:t xml:space="preserve">Mammary leptin synthesis, milk leptin and their putative physiological roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gourdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 34 (4), pp.509-519. </w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42 (5), pp.399-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/gse:2002020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2002034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894424v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the caprine stearoyl-CoA desaturase gene and its mRNA showing an unusually long 3'-UTR sequence arising from a single exon</w:t>
               </w:r>
@@ -10696,316 +10696,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the caprine stearoyl-CoA desaturase gene and its mRNA showing an unusually long 3' -UTR sequence arising from a single exon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
+                <w:t xml:space="preserve">A fluorescent reverse transcription-polymerase chain reaction assay to quantify the lipoprotein lipase messenger RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 281, pp.53-61</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15, pp.187-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672941v1</w:t>
+                <w:t xml:space="preserve">hal-02671939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fluorescent reverse transcription-polymerase chain reaction assay to quantify the lipoprotein lipase messenger RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Characterization of the caprine stearoyl-CoA desaturase gene and its mRNA showing an unusually long 3' -UTR sequence arising from a single exon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 15, pp.187-194</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 281, pp.53-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671939v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of photoperiod and feeding level on adipose tissue and muscle lipoprotein lipase activity and mRNA level in dry non-pregnant sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11069,77 +11069,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptin in ruminants. Gene expression in adipose tissue and mammary gland, and regulation of plasma concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11175,329 +11175,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction du gène : les grandes étapes de l'utilisation de l'information génétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleotide sequence of the ovine lipoprotein lipase cDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, HS 2000, pp.21-28</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 78, pp.2994-2995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696477v1</w:t>
+                <w:t xml:space="preserve">hal-02685863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipoprotein lipase activity and mRNA are up-regulated by refeeding in adipose tissue and cardiac muscle of sheep</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fonction du gène : les grandes étapes de l'utilisation de l'information génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 130, pp.749-756</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, HS 2000, pp.21-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694885v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide sequence of the ovine lipoprotein lipase cDNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Lipoprotein lipase activity and mRNA are up-regulated by refeeding in adipose tissue and cardiac muscle of sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 78, pp.2994-2995</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 130, pp.749-756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685863v1</w:t>
+                <w:t xml:space="preserve">hal-02694885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génomique fonctionnelle de la glande mammaire des ruminants</w:t>
               </w:r>
@@ -11509,51 +11509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, HS 2000, pp.171-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11578,51 +11578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gène caprin spécifiant la caséine αs1 : un suspect tout désigné aux effets aussi multiples qu’inattendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11660,103 +11660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du métabolisme lipidique des tissus adipeux et musculaires chez le ruminant. Effets du niveau alimentaire et de la photopériode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 12 (4), pp.287-300</w:t>
@@ -11798,51 +11798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquences alléliques des caséines chez les chèvres des Pyrénées. Cas particulier de la caséine β nulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ricordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11904,463 +11904,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time PCR quantitation of mRNA encoding key enzymes of lipogenesis. Application to LPL assay in ovine adipose tissue.</w:t>
+                <w:t xml:space="preserve">Genotyping of alpha-s1 casein in sheep.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonnet</w:t>
+                <w:t xml:space="preserve">F. Pilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A. Fraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, suppl. 1, pp.53</w:t>
+              <w:t xml:space="preserve">, 1998, 29, pp.472-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684991v1</w:t>
+                <w:t xml:space="preserve">hal-02694324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping of alpha-s1 casein in sheep.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pilla</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 29, pp.472-473</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694324v1</w:t>
+                <w:t xml:space="preserve">hal-02698559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Real time PCR quantitation of mRNA encoding key enzymes of lipogenesis. Application to LPL assay in ovine adipose tissue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, suppl. 1, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698559v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fléchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12402,90 +12402,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12527,51 +12527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential splicing of pre-messenger RNA produces multiple forms of mature caprine alphas1-casein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Ferranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Addeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12691,51 +12691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12771,622 +12771,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and molecular characterization of bovine Rhesus-like transcripts and chromosome mapping of the relevant locus.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The caprine alphaS1- and bêta-casein genes are 12-kb apart and convergently transcribed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, suppl. 2, pp.95</w:t>
+              <w:t xml:space="preserve">, 1996, 27 (Suppl-2), pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693204v1</w:t>
+                <w:t xml:space="preserve">hal-02684919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The caprine alphaS1- and bêta-casein genes are 12-kb apart and convergently transcribed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The gene encoding alpha s1 -casein is expressed in human mammary epithelial cells during lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 27 (Suppl-2), pp.93</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 76, pp.525-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684919v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gene encoding alpha s1 -casein is expressed in human mammary epithelial cells during lactation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Brignon</w:t>
+                <w:t xml:space="preserve">Quantitative fluorescence PCR assay for studing the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 76, pp.525-537</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27 (Suppl2), pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691902v1</w:t>
+                <w:t xml:space="preserve">hal-02685736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative fluorescence PCR assay for studing the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">mRNAs encoding lipogenic and lipolytic enzymes in the adipose tissue of underfed-refed ewes and cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 27 (Suppl2), pp.87</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 20 (Suppl4), pp.148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685736v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNAs encoding lipogenic and lipolytic enzymes in the adipose tissue of underfed-refed ewes and cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Isolation and molecular characterization of bovine Rhesus-like transcripts and chromosome mapping of the relevant locus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Méténier-Delisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre A. Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Langin</w:t>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 20 (Suppl4), pp.148</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, suppl. 2, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684856v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular diversity of the goat alpha-S1-casein gene: impact on casein content and cheesemaking properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13493,77 +13493,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Djiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 60, pp.305-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13752,51 +13752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 147, pp.179-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13847,51 +13847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 267 (9), pp.6147-6157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13916,51 +13916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exon-skipping is responsible for the 9 amino acid residue deletion occuring near the N-terminal of human beta-casein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14011,64 +14011,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restriction fragment length polymorphism identification of goat alpha s1 casein alleles : a potential tool in selection of individuals carrying alleles associated with a high level of protein synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14266,346 +14266,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring microRNAs in butter: identification and potential health impact</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Bruce German</w:t>
+                <w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Mills</w:t>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMGC, Oct 2024, Davis (Californie), United States</w:t>
+              <w:t xml:space="preserve">Journées d'animations scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814808v1</w:t>
+                <w:t xml:space="preserve">hal-04769371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Boby</w:t>
+                <w:t xml:space="preserve">Exploring microRNAs in butter: identification and potential health impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruce German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de La Torre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Delavaud</w:t>
+                <w:t xml:space="preserve">David A. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animations scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t>
+              <w:t xml:space="preserve">IMGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMGC, Oct 2024, Davis (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769371v1</w:t>
+                <w:t xml:space="preserve">hal-04814808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des microARN dans la lactation: exemple d’une analyse fonctionnelle chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue-Beauvais Cathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14945,51 +14945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15031,103 +15031,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition en microARNs du lait sous influence des races bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouleye Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Glande mammaire, lait - Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2022, Rennes, France</w:t>
@@ -15290,103 +15290,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition en microARN du lait sous influence des races bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouleye Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale (JSGA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département Génétique Animale, INRAE, Sep 2022, Bordeaux, France</w:t>
@@ -15540,64 +15540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed restriction affects protein and microRNA levels in dairy cows' milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15659,355 +15659,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’une restriction alimentaire sur les miRNome et protéome du lait chez la vache laitière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les métabolites et les acides gras du lait : des indicateurs non invasifs du statut métabolique et du bilan énergétique chez les vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Leduc</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glande mammaire lait / Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Résumés - Réunion virtuelle Glande mammaire lait / Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Animation transversale Phase Galactinov, Nov 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747713v1</w:t>
+                <w:t xml:space="preserve">hal-03958170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métabolites et les acides gras du lait : des indicateurs non invasifs du statut métabolique et du bilan énergétique chez les vaches laitières</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact d’une restriction alimentaire sur les miRNome et protéome du lait chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Oliveira Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résumés - Réunion virtuelle Glande mammaire lait / Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Animation transversale Phase Galactinov, Nov 2021, en ligne, France</w:t>
+              <w:t xml:space="preserve">Glande mammaire lait / Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958170v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiRNA profile in milk extracellular vesicles is modulated by caprine alphaS1-casein genotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. IDF International Symposium on Sheep, goat and other non-cow milk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Inconnue, Belgium</w:t>
@@ -16036,51 +16036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of current research on indicators of adaptative response in periparturient dairy ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16088,51 +16088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences 'Global Health'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16157,51 +16157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omics approach to characterize milk-derived extracellular vesicles/exosomes isolated from goats expressing or not alphas1-CN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16334,51 +16334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
@@ -16407,90 +16407,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of caprine alphaS1-casein genotype on milk exosomal miRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16640,51 +16640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métabolites du lait comme indicateurs non invasifs du statut nutritionnel chez les vaches Holstein et Montbéliarde en milieu de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torben Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16787,51 +16787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17100,695 +17100,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fat globules as a source of mammary microRNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+                <w:t xml:space="preserve">Impact des microARNs sur la lactation et la régulation nutritionnelle de leur expression dans la glande mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiane Lago Novais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+                <w:t xml:space="preserve">Johann J. Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Microgenomics 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743285v1</w:t>
+                <w:t xml:space="preserve">hal-02795094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des microARNs sur la lactation et la régulation nutritionnelle de leur expression dans la glande mammaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milk fat globules as a source of mammary microRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiane Lago Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Microgenomics 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795094v1</w:t>
+                <w:t xml:space="preserve">hal-02743285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of microRNAs in the lactating goat mammary gland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation and comparison of lactating mouse and bovine mammary gland miRNomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193908v1</w:t>
+                <w:t xml:space="preserve">hal-01193894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’aptitude à coagulation du lait des vaches Salers et identification d’un variant rare de la caséine kappa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Védrine</w:t>
+                <w:t xml:space="preserve">Nutritional regulation of microRNAs in the lactating goat mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloi Haudebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194034v1</w:t>
+                <w:t xml:space="preserve">hal-01193908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and comparison of lactating mouse and bovine mammary gland miRNomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+                <w:t xml:space="preserve">Caractérisation de l’aptitude à coagulation du lait des vaches Salers et identification d’un variant rare de la caséine kappa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Haudebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193894v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the knowledge about model species and humans to revisit the biology of livestock animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17856,51 +17856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulacion nutricional de la expresion de los genes implicados en la lipogenesis en ovejas alimentadas con aceite de girasol. 2. Tejidos adiposos subcutaneo y perirrenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Gutierrez Toral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Castro-Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17975,402 +17975,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MilkChEST, an integrative approach of the secretion pathways in the mammary epithelial cell: molecular dissection of milk fat adaptability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of feeding and physiological factors on goat milk fatty acid secretion and milk fat lipolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gutierrez Toral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Shingfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Regional Conference On Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Tromsø, Norway</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Tromso, Norway. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194090v1</w:t>
+                <w:t xml:space="preserve">hal-02746500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of feeding and physiological factors on goat milk fatty acid secretion and milk fat lipolysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Gutierrez Toral</w:t>
+                <w:t xml:space="preserve">Feeding different lipid supplements through lactation in dairy goats: 1) effects on energy balance and milk production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eknaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Shingfield</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+                <w:t xml:space="preserve">H. Volden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra. Inglingstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Regional Conference On Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Tromso, Norway. 3 p</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Tromso, Norway. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746500v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding different lipid supplements through lactation in dairy goats: 1) effects on energy balance and milk production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Volden</w:t>
+                <w:t xml:space="preserve">MilkChEST, an integrative approach of the secretion pathways in the mammary epithelial cell: molecular dissection of milk fat adaptability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hove</w:t>
+                <w:t xml:space="preserve">Christian Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ra. Inglingstad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
+                <w:t xml:space="preserve">Frédéric Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Regional Conference On Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Tromso, Norway. 2 p</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Tromsø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744993v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional regulation of mammary lipogenesis and milk fat in ruminant: contribution to sustainable milk production</w:t>
               </w:r>
@@ -18451,51 +18451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulacion nutricional de la expresion de los genes implicados en la lipogenesis en ovejas alimentadas con aceite de girasol. 1. Tejido secretor mamario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Gutierrez Toral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Castro-Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18576,90 +18576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species comparison of lactating mammary gland miRNomes: to the identification of conserved lactation-related microRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordann J. Domagalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18695,269 +18695,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une représentation conceptuelle minimale du fonctionnement intégratif verticale de la glande mammaire</w:t>
+                <w:t xml:space="preserve">Role of trans fatty acids in the nutritional regulation of mammary lipogenesis in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K.J. Shingfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173652v1</w:t>
+                <w:t xml:space="preserve">hal-02758507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of trans fatty acids in the nutritional regulation of mammary lipogenesis in ruminants</w:t>
+                <w:t xml:space="preserve">Vers une représentation conceptuelle minimale du fonctionnement intégratif verticale de la glande mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.J. Shingfield</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758507v1</w:t>
+                <w:t xml:space="preserve">hal-01173652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des recherches nutrigénomiques chez les ruminants</w:t>
               </w:r>
@@ -19006,2214 +19006,2214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la non alimentation sur le transcriptome adipocytaire de chèvres en lactation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+                <w:t xml:space="preserve">Felicie Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752062v1</w:t>
+                <w:t xml:space="preserve">hal-01193503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhénoFinLait : Un programme national français de détection de QTL et/ou de gènes majeurs affectant la composition fine du lait des ruminants laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+                <w:t xml:space="preserve">Trans fatty acids and mammary lipogenesis in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J. Shingfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193503v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans fatty acids and mammary lipogenesis in ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic profile in adipose tissues is modified by nutrition in lactating goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordann J. Domagalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin J. Shingfield</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoan Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755716v1</w:t>
+                <w:t xml:space="preserve">hal-02751987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profile in adipose tissues is modified by nutrition in lactating goats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification de gènes et réseaux de gènes impliqués dans la variation de composition du lait observée avec la mutation K232A au locus DGAT1 bovin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bany</w:t>
+                <w:t xml:space="preserve">Felicie Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">VII Colloque AGENAE-Genanimal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751987v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de gènes et réseaux de gènes impliqués dans la variation de composition du lait observée avec la mutation K232A au locus DGAT1 bovin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">La nature du fourrage modifie la matière grasse laitière et le transcriptome mammaire de chèvres en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordann J. Domagalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Colloque AGENAE-Genanimal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824239v1</w:t>
+                <w:t xml:space="preserve">hal-02757811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature du fourrage modifie la matière grasse laitière et le transcriptome mammaire de chèvres en lactation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effet de la non alimentation sur le transcriptome adipocytaire de chèvres en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordann J. Domagalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoan Gaudron</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757811v1</w:t>
+                <w:t xml:space="preserve">hal-02752062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du polymorphisme (AA/GC) au locus DGAT1 sur l'activité transcriptionnelle du tissu mammaire bovin, sur la composition du lait et sur les caractéristiques des globules gras et des micelles de caséines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Miranda</w:t>
+                <w:t xml:space="preserve">Contribution des approches en « omique » à l’élevage durable des herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">15. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193493v1</w:t>
+                <w:t xml:space="preserve">hal-02752116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des approches en « omique » à l’élevage durable des herbivores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+                <w:t xml:space="preserve">Effet du polymorphisme (AA/GC) au locus DGAT1 sur l'activité transcriptionnelle du tissu mammaire bovin, sur la composition du lait et sur les caractéristiques des globules gras et des micelles de caséines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres Recherches Ruminants (3R)</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752116v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'impact du polymorphisme au locus CSN1S1 sur le transcriptome mammaire de chèvre en lactation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic profile in mammary gland is modified by nutrition in lactating goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750556v1</w:t>
+                <w:t xml:space="preserve">hal-02752602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profile in mammary gland is modified by nutrition in lactating goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of genotype for alphaS1 casein on milk fatty acid composition in dairy goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+              <w:t xml:space="preserve">25. IGA International Symposium of the quality of goat products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bella, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752602v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of genotype for alphaS1 casein on milk fatty acid composition in dairy goat</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AMP-activated protein kinase (AMPK) et reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chabrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. IGA International Symposium of the quality of goat products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bella, Italy</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173420v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMP-activated protein kinase (AMPK) et reproduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Chabrolle</w:t>
+                <w:t xml:space="preserve">Responses to nutrients in farm animals: implications for product quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science (BSAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752729v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to nutrients in farm animals: implications for product quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Integrative biology of the mammary function and plasticity of milk fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leonil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the British Society of Animal Science (BSAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom</w:t>
+              <w:t xml:space="preserve">du séminaire AgenaeGenanimal, 15-16 octobre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750985v1</w:t>
+                <w:t xml:space="preserve">hal-02751021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative biology of the mammary function and plasticity of milk fat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
+                <w:t xml:space="preserve">Genomic tools to analyse bovine muscle and adipose tissues transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">du séminaire AgenaeGenanimal, 15-16 octobre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751021v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic tools to analyse bovine muscle and adipose tissues transcriptomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t>
+                <w:t xml:space="preserve">Diet and physiological state influence gene expression in herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+              <w:t xml:space="preserve">7. International Symposium on the Nutrition of Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753466v1</w:t>
+                <w:t xml:space="preserve">hal-02750923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet and physiological state influence gene expression in herbivores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Nutrigenomics: techniques and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Llorach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on the Nutrition of Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Beijing, China</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750923v1</w:t>
+                <w:t xml:space="preserve">hal-02758072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrigenomics: techniques and applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudine Manach</w:t>
+                <w:t xml:space="preserve">Étude de l'impact du polymorphisme au locus CSN1S1 sur le transcriptome mammaire de chèvre en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758072v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nutrition on mammary transcriptome and its interaction with the CSN1S1 genotype in lactating goats.</w:t>
               </w:r>
@@ -21225,77 +21225,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Ecole Doctorale, Mars 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Inconnu, pp.Inconnu</w:t>
@@ -21337,51 +21337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk fatty acid profile in goats receiving high forage or high concentrate diets supplemented, or not, with either whole rapeseeds or sunflower oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21471,51 +21471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21609,64 +21609,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Milk Genomics &amp; Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bruxelles, pp.Inconnu</w:t>
@@ -21695,103 +21695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nutrition on mammary transcriptome and its interaction with the CSN1S1 genotype in lactating goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
@@ -21814,195 +21814,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caséine &amp;lt;em&amp;gt;k&amp;lt;/em&amp;gt; joue-t-elle un rôle dans le processus de différenciation de épithélium alvéolaire mammaire ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
+                <w:t xml:space="preserve">Molecular and biochemical muscle characteristics of Charolais bulls divergently selected for muscle growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Seely</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+                <w:t xml:space="preserve">Y. Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Elalouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Beauvallet</w:t>
+                <w:t xml:space="preserve">Carine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées d'Animation Scientifiques du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763921v1</w:t>
+                <w:t xml:space="preserve">hal-02763896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité de la glucose-6-phosphate deshydrogenase est liée aux différences d'adiposite tissulaires et raciales chez le bovin en croissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Glucose-6-Phosphate dehydrogenase and leptin are linked to marbling differences between Limousin and angus or japanese black x angus steers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22018,1147 +22018,1147 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759104v1</w:t>
+                <w:t xml:space="preserve">hal-02760645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and biochemical muscle characteristics of Charolais bulls divergently selected for muscle growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763896v1</w:t>
+                <w:t xml:space="preserve">hal-02764511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-6-Phosphate dehydrogenase and leptin are linked to marbling differences between Limousin and angus or japanese black x angus steers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">La nutri-génomique de la glande mammaire de chèvres dans des conditions nutritionnelles extrêmes, en relation avec la synthèse et la sécrétion des lipides du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760645v1</w:t>
+                <w:t xml:space="preserve">hal-02764246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+                <w:t xml:space="preserve">L'activité de la glucose-6-phosphate deshydrogenase est liée aux différences d'adiposite tissulaires et raciales chez le bovin en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+              <w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764511v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nutri-génomique de la glande mammaire de chèvres dans des conditions nutritionnelles extrêmes, en relation avec la synthèse et la sécrétion des lipides du lait</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented with sunflower oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">3. International Workshop on Mammary Gland and Biotechnology : Nutrition, Genomics and Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764246v1</w:t>
+                <w:t xml:space="preserve">hal-02759093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented with sunflower oil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison des transcriptomes mammaires de chèvres placées dans des conditions nutritionnelles extrêmes, pour étudier la synthèse et la sécrétion des lipides du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop on Mammary Gland and Biotechnology : Nutrition, Genomics and Breast Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759093v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des transcriptomes mammaires de chèvres placées dans des conditions nutritionnelles extrêmes, pour étudier la synthèse et la sécrétion des lipides du lait</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bes</w:t>
+                <w:t xml:space="preserve">L’expression de la caséine ! est-elle nécessaire à la différenciation fonctionnelle de l’epithelium alvéolaire mammaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Seely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Elalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de l'animation transversale "Glande Mammaire, Lait"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764381v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expression de la caséine ! est-elle nécessaire à la différenciation fonctionnelle de l’epithelium alvéolaire mammaire ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented in sunflower oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'animation transversale "Glande Mammaire, Lait"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829135v1</w:t>
+                <w:t xml:space="preserve">hal-02759524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented in sunflower oil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La caséine &amp;lt;em&amp;gt;k&amp;lt;/em&amp;gt; joue-t-elle un rôle dans le processus de différenciation de épithélium alvéolaire mammaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Seely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Elalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">1ères Journées d'Animation Scientifiques du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759524v1</w:t>
+                <w:t xml:space="preserve">hal-02763921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A repertoire of cDNA probes for gene expression profiling in muscles of beef-producing cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. International Symposium on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Tokyo, Japan. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23302,614 +23302,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time RT-PCR and cDNA macroarray to study the impact of the genetic polymorphism at the alphaS1-casein locus on the expression of genes in the goat mammary gland during lactation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+                <w:t xml:space="preserve">Validation d'un repertoire d'ADNc de muscles de bovins : application à la recherche de gènes marqueurs de la croissance musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Chilliard</w:t>
+                <w:t xml:space="preserve">I. Barnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Meeting on Genomic, Proteomic and Lactation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764107v1</w:t>
+                <w:t xml:space="preserve">hal-02763766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d'un repertoire d'ADNc de muscles de bovins : application à la recherche de gènes marqueurs de la croissance musculaire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A genome scan to detect QTL for CLA content in the milk fat of dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Barnola</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonello Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Piredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">54. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Rome, Italy. 454 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763766v1</w:t>
+                <w:t xml:space="preserve">hal-02761268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome scan to detect QTL for CLA content in the milk fat of dairy sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Fiori</w:t>
+                <w:t xml:space="preserve">Lipogenesis in subcutaneous adipose tissue and in oxidative or glycolytic muscles from Angus, Black Japanese x Angus and Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Piredda</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Rome, Italy. 454 p</w:t>
+              <w:t xml:space="preserve">Progress in research on energy and protein metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Rostock-Warnemünde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761268v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipogenesis in subcutaneous adipose tissue and in oxidative or glycolytic muscles from Angus, Black Japanese x Angus and Limousin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time RT-PCR and cDNA macroarray to study the impact of the genetic polymorphism at the alphaS1-casein locus on the expression of genes in the goat mammary gland during lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boulesteix</w:t>
+                <w:t xml:space="preserve">F. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in research on energy and protein metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Meeting on Genomic, Proteomic and Lactation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Jouy en Josas, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2003032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761029v1</w:t>
+                <w:t xml:space="preserve">hal-02764107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'identification et l'analyse de gènes bovins déterminant les caractéristiques musculaires et la qualité (tendreté, flaveur) de la viande bovine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Génomique des animaux d'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Seignossele-Penon</w:t>
@@ -23938,103 +23938,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROGER : Un Répertoire Ordonné de Gènes pour l'analyse de l'Expression génique chez les Ruminants. Application à l'identification de marqueurs de la différenciation dans le muscle, le tissu adipeux, l'embryon et la glande mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
@@ -24063,103 +24063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis of muscle in order to identify genes which determine muscle characteristics and sensory quality traits of beef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Meat Science and Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. </w:t>
@@ -24191,510 +24191,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du transcriptome du muscle pour l'identification de gènes déterminant les caractéristiques musculaires et les qualités sensorielles de la viande bovine.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Molecular and biochemical muscle characteristics putatively associated with meat quality in Charolais bulls divergently selected for growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Jurie</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">53. Annual Meeting of the European Association for Animal Production, Commission Animal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828454v1</w:t>
+                <w:t xml:space="preserve">hal-02760420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and biochemical muscle characteristics putatively associated with meat quality in Charolais bulls divergently selected for growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Etude du transcriptome du muscle pour l'identification de gènes déterminant les caractéristiques musculaires et les qualités sensorielles de la viande bovine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Auffray</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Annual Meeting of the European Association for Animal Production, Commission Animal Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Cairo, Egypt</w:t>
+              <w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760420v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de filtres à haute densité pour l'analyse de l'expression des gènes dans deux muscles squelettiques de taurillon.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Sudre</w:t>
+                <w:t xml:space="preserve">Characterisation of the caprine stearoyl-CoA desaturase gene: application to the quantification of its mRNA in the mammary gland by real time RT-PCR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès commun AFERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">4th French-Polish Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828657v1</w:t>
+                <w:t xml:space="preserve">hal-02828602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the caprine stearoyl-CoA desaturase gene: application to the quantification of its mRNA in the mammary gland by real time RT-PCR.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
+                <w:t xml:space="preserve">Utilisation de filtres à haute densité pour l'analyse de l'expression des gènes dans deux muscles squelettiques de taurillon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th French-Polish Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Congrès commun AFERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828602v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic structural organisation and expression of the small ruminants gene encoding the prolactin receptor.</w:t>
               </w:r>
@@ -24719,64 +24719,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Djiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence Internationale sur les caprins, 7th International Conference on Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Tours</w:t>
@@ -24799,338 +24799,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of macroarrays enriched for ruminant mammary cDNAs to study the mechanisms underlying the mammary function.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+                <w:t xml:space="preserve">Genetics for milk production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Serradilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Minnesota</w:t>
+              <w:t xml:space="preserve">7. International conference on goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768875v1</w:t>
+                <w:t xml:space="preserve">hal-02765167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics for milk production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Serradilla</w:t>
+                <w:t xml:space="preserve">Use of macroarrays enriched for ruminant mammary cDNAs to study the mechanisms underlying the mammary function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pietu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International conference on goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Tours, France</w:t>
+              <w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Minnesota</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765167v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics: how to assign function to the genes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Seely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25185,77 +25185,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interallelic recombination at the alpha-s1 casein locus is likely responsible for the occurrence of a new rare variant in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Veltri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lagonigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pietrolà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25291,536 +25291,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génomique fonctionnelle de la glande mammaire des ruminants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+                <w:t xml:space="preserve">Production and invitro bioactivity of porcine and ovine leptins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Cap d Agde, France</w:t>
+              <w:t xml:space="preserve">Euroconférences Institut Pasteur - Cellules souches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769391v1</w:t>
+                <w:t xml:space="preserve">hal-02840579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de leptines recombinantes porcine et ovine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fonction du gène : les grandes étapes de l'utilisation de l'information génétique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journées d'information du département de Physiologie animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Cap d Agde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02840948v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and invitro bioactivity of porcine and ovine leptins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Blanc</w:t>
+                <w:t xml:space="preserve">La génomique fonctionnelle de la glande mammaire des ruminants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroconférences Institut Pasteur - Cellules souches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Cap d Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840579v1</w:t>
+                <w:t xml:space="preserve">hal-02769391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction du gène : les grandes étapes de l'utilisation de l'information génétique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production de leptines recombinantes porcine et ovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Cap d Agde</w:t>
+              <w:t xml:space="preserve">2ème journées d'information du département de Physiologie animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765983v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de leptines recombinantes porcine et ovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Marseille, France</w:t>
@@ -25849,51 +25849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le locus caséines : un candidat évident - Le gène caprin spécifiant la caséine alpha s1 : un suspect tout désigné aux effets aussi multiples qu'inattendus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25931,103 +25931,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time PCR quantitation of mRNA encoding key enzymes of lipogenesis. Application to LPL assay in ovine adipose tissue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI International Conference on Animal Genetics, International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26052,103 +26052,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of energy intake and photoperiod on the expression of genes encoding enzymes of energy metabolism in adipose tissue and muscle of ewes and cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque Franco-Britannique de Nutrition : Fonctionnalité des nutriments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
@@ -26171,355 +26171,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a major gene in a dairy goat selection scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
+                <w:t xml:space="preserve">Real time PCR quantitation of mRNA encoding key enzymes of lipogenesis. Application to LPL assay in ovine adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Annual meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Warsaw</w:t>
+              <w:t xml:space="preserve">26. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766694v1</w:t>
+                <w:t xml:space="preserve">hal-02765089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time PCR quantitation of mRNA encoding key enzymes of lipogenesis. Application to LPL assay in ovine adipose tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bonnet</w:t>
+                <w:t xml:space="preserve">Use of a major gene in a dairy goat selection scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piacere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">49. Annual meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Warsaw</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765089v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of refeeding on two mRNA species of lipoprotein lipase in adipose tissue and cardiac muscle of sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. French-British meeting on nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
@@ -26561,90 +26561,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of lipogenesis in the mammary gland of milking ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Degas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. French-British meeting on nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
@@ -26673,77 +26673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation du transit intracellulaire des protéines du lait en liaison avec le polymorphisme existant au locus alpha S1-Cas caprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ollivier-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26781,90 +26781,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26900,165 +26900,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlphaS1-casein polymorphism in goat: Perturbation of the intracellular transport of milk proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The caprine alpha-s1 and beta-casein genes are 12-kb apart and convergently transcribed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ollivier-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on milk synthesis, secretion and removal in ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Tours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768119v1</w:t>
+                <w:t xml:space="preserve">hal-02768871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative fluorescence PCR assay for studing the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27066,51 +27040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. ISAG Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
@@ -27133,661 +27107,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The caprine alpha-s1 and beta-casein genes are 12-kb apart and convergently transcribed.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">mRNAs encoding lipogenic and lipolytic enzymes in the adipose tissue of underfed-refed ewes and cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Tours</w:t>
+              <w:t xml:space="preserve">7. European congress on obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768871v1</w:t>
+                <w:t xml:space="preserve">hal-02834871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNAs encoding lipogenic and lipolytic enzymes in the adipose tissue of underfed-refed ewes and cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Isolation and molecular characterization of bovine Rhesus-like transcripts and chromosome mapping of the relevant locus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Méténier-Delisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre A. Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Langin</w:t>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European congress on obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Tours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834871v1</w:t>
+                <w:t xml:space="preserve">hal-02771346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and molecular characterization of bovine Rhesus-like transcripts and chromosome mapping of the relevant locus.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Hayes</w:t>
+                <w:t xml:space="preserve">Growth hormone stimulates the alpha subunit gene expression of Na+/K+ATPase in the gills of Atlantic salmon (Salmo salar) : comparison on short and long term effects with cortisol and prolactin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena D’Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Tours</w:t>
+              <w:t xml:space="preserve">10. Conference of European Comparative Endocrinologists from Molecular to Ingrative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Comparative Endocrinology (ESCE). BEL., Sep 1996, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771346v1</w:t>
+                <w:t xml:space="preserve">hal-02766678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth hormone stimulates the alpha subunit gene expression of Na+/K+ATPase in the gills of Atlantic salmon (Salmo salar) : comparison on short and long term effects with cortisol and prolactin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudiane Gallais</w:t>
+                <w:t xml:space="preserve">Quantitative fluorescence PCR assay for studying the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Conference of European Comparative Endocrinologists from Molecular to Ingrative Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Comparative Endocrinology (ESCE). BEL., Sep 1996, Rouen, France</w:t>
+              <w:t xml:space="preserve">25. International conference on animal genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766678v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative fluorescence PCR assay for studying the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bonnet</w:t>
+                <w:t xml:space="preserve">AlphaS1-casein polymorphism in goat: Perturbation of the intracellular transport of milk proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ollivier-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International conference on animal genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
+              <w:t xml:space="preserve">Symposium on milk synthesis, secretion and removal in ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836367v1</w:t>
+                <w:t xml:space="preserve">hal-02768119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How molecular genetics can contribute to modifying milk composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27842,103 +27842,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the alpha s1-casein polymorphism in dairy goat genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ricordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Annual meeting of the European Association for Animal Production EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Prague, Czech Republic</w:t>
@@ -27961,459 +27961,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a LINE insertion in the goat alpha s1-Casein E allele and development of a PCR typing protocol.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The gene encoding prolactin is expressed in the mammary gland of goats and ewes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Djiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Prague</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778506v1</w:t>
+                <w:t xml:space="preserve">hal-02777942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gene encoding prolactin is expressed in the mammary gland of goats and ewes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a further alpha-S1-casein variant generated by exon-skipping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Djiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Prague</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777942v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02779442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a further alpha-S1-casein variant generated by exon-skipping.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
+                <w:t xml:space="preserve">Linkage disequilibrium between two multi-allelic markers at the cluster of caseins in goat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Francois Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Prague</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02779442v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage disequilibrium between two multi-allelic markers at the cluster of caseins in goat.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a LINE insertion in the goat alpha s1-Casein E allele and development of a PCR typing protocol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Francois Mahe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+                <w:t xml:space="preserve">M. Jansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Prague</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778654v1</w:t>
+                <w:t xml:space="preserve">hal-02778506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -28431,64 +28431,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-bovine caseins. From quantitative variability to molecular diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Ferranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28532,90 +28532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation nutritionnelle et environnementale de l'activité et de l'expression de gènes d'enzymes contrôlant le métabolisme lipidique dans les tissus adipeux et musculaire chez la brebis adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28663,90 +28663,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse génétique de la lipogénèse dans le tissu mammaire des ruminants laitiers. Identification et caractérisation des facteurs génétiques contrôlant la variabilité du taux de matières grasses dans le lait de chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Degas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -28807,51 +28807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Degas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lamberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29204,64 +29204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Nutrition, Diet, and Epigenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -29429,103 +29429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of 'Omics' Approaches to Sustainable Herbivore Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture and New Biotechnologies (Advances in Agroecology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -29792,51 +29792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29891,64 +29891,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-bovine caseins : quantitative variability and molecular diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Ferranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30183,51 +30183,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08F778FA"/>
+    <w:nsid w:val="CA804C49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30414,51 +30414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6835-3978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193885018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruce German" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Mills" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-025-00699-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Reyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mills" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106095" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101326" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cuccato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Divari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giannuzzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Grange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Moretti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01367-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02347-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Paw&#322;owski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tiziana Cannizzo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sacchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01231-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oliveira Correia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21804-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104997" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20465" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100956" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chervet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce German" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248680" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223225v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago-Novais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05787-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624734v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Larsen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17466" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.03.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627788v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labonne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2019.01.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051156" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann Domagalski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002816" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445996" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin John Shingfield" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003048" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194123v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1471-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro-Carrera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frutos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#225;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002882" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634108v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanden Berghe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Declerc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095527" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639525v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gutierrez Toral" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.07.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193833v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091938" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645011v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000475" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649107v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200315" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A8CDB04ECCB66CE7529DB87D7E0001A7F743D6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210610v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo B. Valenti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Labonne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.02.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSR7S20S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000726" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643437v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652522v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mahecha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nuernberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Nuernberg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dannenberger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000845" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648706v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004181" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648271v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2010.12.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T0LCHWV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659035v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2009.11.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL02L3VC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657889v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2048" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665026v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654575v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kpatcha Kadanga" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662192v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001584" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653399v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0062" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656471v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656889v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-837" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657141v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.3.560" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sudre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Ueda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2005.01.012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5327VGJD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682974v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905000786" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F152C213B33144EAF2C8667A4AA9B659DDE6FFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678442v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sudre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2004.07.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JSFX3H0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680222v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72816-2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680426v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041240" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675241v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mah&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300765" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676053v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673054v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carta" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piredda" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Addis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabiddu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiori" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900521v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003032" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682738v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sudre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pietu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jb/mvg096" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WG32FCDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672706v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadlaoui Ouafi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674081v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Ferranti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veltri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lagonigro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900338v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Szymanowska" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Zwierzchowski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002036" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900336v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002034" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669486v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672237v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679211v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szymanowska" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zwierzchowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669993v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670100v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894424v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002020" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683444v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(01)00822-8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7458FB3D173ABB79CE82FE959371848F9A1BDD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672941v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671939v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671384v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670107v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696477v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694885v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685863v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684397v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694040v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694594v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698577v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricordeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684991v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694324v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilla" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraghi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698559v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900209v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fl&#233;chet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685426v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690763v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Addeo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malorni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chianese" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687945v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;t&#233;nier-Delisse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693204v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684919v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691902v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brignon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685736v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684856v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704607v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jans&#224; P&#233;rez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Remeuf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705067v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708503v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodellar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;pin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700191v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Perez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bonastre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709720v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazure" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701201v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711886v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mercier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721230v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chourrout" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourrain" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814808v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Mills" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227333v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ciobotaru" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue-Beauvais Cathy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814663v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195798v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195776v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calmels" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutinaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227355v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouleye Sidibe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227375v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958170v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155018v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160259v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sanquer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734577v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738279v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734722v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378713v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Truong-Minh" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gili" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chailley" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743285v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago Novais" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193908v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194034v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bianchi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline V&#233;drine" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Haudebourg" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193894v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799064v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747675v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746500v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Shingfield" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744993v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eknaes" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volden" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hove" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra. Inglingstad" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805781v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747345v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173652v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758507v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Shingfield" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000510" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813895v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752062v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bany" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193513v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brochard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunschwig" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193503v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755716v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Shingfield" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751987v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824239v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757811v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193493v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750556v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752602v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173420v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752729v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabrolle" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750985v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751021v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonil" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753466v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750923v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758072v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Llorach" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816310v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753643v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750620v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811809v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753041v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763921v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Seely" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759104v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763896v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueda" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760645v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764246v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759093v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764381v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829135v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759524v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828733v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764107v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763766v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barnola" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761268v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Carta" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Piredda" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761029v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulesteix" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763236v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764401v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.23.65-69" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828454v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760420v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jurie" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffray" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828657v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Auffray" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828602v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765165v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lohner" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768875v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietu" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765167v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Serradilla" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770227v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seely" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elalouf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770138v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pietrol&#224;" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769391v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840948v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840579v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Molle" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765983v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770208v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765012v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834629v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766020v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766694v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765089v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764580v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835141v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Degas" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765960v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835538v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768119v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842032v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768871v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834871v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771346v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766678v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena D&#8217;Cotta" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Gallais" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836367v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772852v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. L'Huillier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852637v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778506v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jansa" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777942v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779442v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778654v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Francois Mahe" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836857v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836172v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838639v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844871v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251350v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cebo" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miranda" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818766-1.00368-8" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008728v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Krga" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hnin H Aung" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/referencework/9780081005965/food-science" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.21037-8" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906536v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319555294" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31143-2" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810768v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/978-1-4614-7968-0" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7969-7_13" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822333v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813288v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814060v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831014v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819102v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6835-3978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193885018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruce German" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Mills" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-025-00699-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045656v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Reyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mills" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106095" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101326" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cuccato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Divari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giannuzzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Grange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Moretti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01367-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02347-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Paw&#322;owski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tiziana Cannizzo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sacchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01231-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oliveira Correia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21804-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104997" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20465" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100956" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200342v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248680" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chervet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce German" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223225v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago-Novais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05787-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624734v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Larsen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17466" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labonne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2019.01.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625031v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051156" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627428v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.03.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann Domagalski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002816" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445996" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin John Shingfield" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003048" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194123v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1471-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro-Carrera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frutos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#225;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002882" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gutierrez Toral" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.07.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193833v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091938" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634108v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanden Berghe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Declerc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095527" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642036v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649107v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200315" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A8CDB04ECCB66CE7529DB87D7E0001A7F743D6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000475" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210610v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo B. Valenti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Labonne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.02.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSR7S20S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000726" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643437v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652522v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mahecha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nuernberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Nuernberg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dannenberger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000845" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648706v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004181" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648271v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2010.12.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T0LCHWV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659035v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2009.11.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL02L3VC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665026v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2022" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657889v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2048" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654575v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kpatcha Kadanga" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662192v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001584" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653399v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0062" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656471v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656889v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-837" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657141v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.3.560" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678442v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sudre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2004.07.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JSFX3H0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682974v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905000786" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F152C213B33144EAF2C8667A4AA9B659DDE6FFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680222v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72816-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676737v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sudre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Ueda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2005.01.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5327VGJD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675241v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mah&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300765" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680426v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041240" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900521v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003032" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673054v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carta" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piredda" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Addis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabiddu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiori" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682738v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sudre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pietu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jb/mvg096" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WG32FCDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676053v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669486v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672237v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679211v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szymanowska" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zwierzchowski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669993v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670100v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894424v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002020" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674081v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Ferranti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veltri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lagonigro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672706v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadlaoui Ouafi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900338v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Szymanowska" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Zwierzchowski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002036" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900336v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002034" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683444v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(01)00822-8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7458FB3D173ABB79CE82FE959371848F9A1BDD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671939v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672941v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671384v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670107v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696477v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684397v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694040v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694594v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698577v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricordeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694324v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilla" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraghi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698559v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684991v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900209v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fl&#233;chet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685426v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690763v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Addeo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malorni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chianese" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687945v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;t&#233;nier-Delisse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684919v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691902v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brignon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685736v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684856v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693204v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704607v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jans&#224; P&#233;rez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Remeuf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705067v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708503v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodellar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;pin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700191v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Perez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bonastre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709720v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazure" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701201v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711886v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mercier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721230v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chourrout" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourrain" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814808v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Mills" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227333v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ciobotaru" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue-Beauvais Cathy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814663v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195798v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195776v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calmels" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutinaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227355v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouleye Sidibe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227375v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958170v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155018v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160259v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sanquer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734577v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738279v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734722v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378713v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Truong-Minh" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gili" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chailley" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743285v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago Novais" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193894v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193908v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194034v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bianchi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline V&#233;drine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Haudebourg" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799064v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747675v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746500v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Shingfield" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744993v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eknaes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volden" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hove" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra. Inglingstad" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805781v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747345v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758507v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Shingfield" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000510" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173652v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813895v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193503v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193513v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brochard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunschwig" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755716v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Shingfield" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751987v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bany" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824239v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757811v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752062v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193493v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752602v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173420v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752729v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabrolle" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750985v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751021v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonil" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753466v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750923v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758072v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Llorach" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750556v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816310v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753643v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750620v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811809v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753041v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763896v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueda" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760645v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764246v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759104v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759093v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764381v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829135v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Seely" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759524v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763921v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828733v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763766v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barnola" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761268v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Carta" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Piredda" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761029v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulesteix" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764107v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763236v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764401v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.23.65-69" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760420v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jurie" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffray" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828454v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828602v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828657v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Auffray" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765165v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lohner" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765167v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Serradilla" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768875v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietu" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770227v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seely" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elalouf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770138v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pietrol&#224;" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840579v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Molle" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765983v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769391v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840948v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770208v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765012v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834629v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766020v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765089v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766694v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764580v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835141v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Degas" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765960v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835538v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768871v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842032v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834871v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771346v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766678v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena D&#8217;Cotta" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Gallais" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836367v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768119v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772852v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. L'Huillier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852637v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777942v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779442v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778654v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Francois Mahe" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778506v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jansa" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836857v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836172v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838639v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844871v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251350v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cebo" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miranda" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818766-1.00368-8" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008728v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Krga" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hnin H Aung" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/referencework/9780081005965/food-science" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.21037-8" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906536v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319555294" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31143-2" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810768v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/978-1-4614-7968-0" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7969-7_13" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822333v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813288v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814060v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831014v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819102v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>