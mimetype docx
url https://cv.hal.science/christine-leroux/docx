--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,30128 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...30076 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:82.03125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Leroux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6835-3978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">193885018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=FdeOzCAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of food-source microRNAs as potential nutritional bioactives in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruce German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milenkovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-025-00699-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multi-omic analyses of bovine milk identify biomarkers of negative energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.433-445. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4mo00190g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative energy balance by feed deprivation affects the adipose miRNome in the lactating goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.skaf044. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaf044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles carrying significant amounts of microRNAs are present in goat milk powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Krupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Reyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160, pp.106104. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of microRNAs in butter and their potential influence on human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruce German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160, pp.106095. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2024.106095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOMARQ'LAIT -Identification of biomarkers in milk to monitor the nutritional status of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.271-284. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art20-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver transcriptome and proteome are modulated by nutrient restriction in early lactation cows challenged with intramammary lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (101326), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbd.2024.101326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicle miRNome during subclinical mastitis in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cuccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Divari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Giannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01367-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNome variations in milk fractions during feed restrictions of different intensities in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.680. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-023-09769-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of goat and cow milk-derived extracellular vesicle miRNomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Krupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.465. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02347-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk fat miRNome changes in response to LPS challenge in Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cuccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Pawłowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Tiziana Cannizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), pp.111. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-023-01231-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk fat globules as a source of microRNAs for mastitis detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Billa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 263, pp.104997. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk metabolites and fatty acids as noninvasive biomarkers of metabolic status and energy balance in early-lactation cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (1), pp.201-220. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk proteins as a feed restriction signature indicating the metabolic adaptation of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Oliveira Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.18886. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-21804-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptome analysis of goat (Capra hircus) adipose tissue reveals physiological regulation of body reserve recovery after the peak of lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.100956. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbd.2021.100956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrigenomic analyses reveal miRNAs and mRNAs affected by feed restriction in the mammary gland of midlactation dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Billa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0248680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective: Milk microRNAs as Important Players in Infant Physiology and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.1625-1635. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmab059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Regulation of Mammary Gland Development and Milk Synthesis in Animal Models and Dairy Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.523. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes12040523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different miRNA contents between mammary epithelial cells and milk fat globules: a random or a targeted process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiane Lago-Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (10), pp.8259-8264. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-020-05787-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique et la construction du phénotype chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.4477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk metabolites as noninvasive indicators of nutritional status of mid-lactation Holstein and Montbéliarde cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Billa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (4), pp.3133-3146. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-17466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects of the endoplasmic reticulum and changes to lipid droplet size in mammary epithelial cells due to miR-30b-5p overexpression are correlated to a reduction in Atlastin 2 expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 512 (2), pp.283-288. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undernutrition modified metabolic responses to intramammary lipopolysaccharide but had limited effects on selected inflammation indicators in early-lactation cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (6), pp.5347-5360. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-15446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep RNA-Seq reveals miRNome differences in mammary tissue of lactating Holstein and Montbéliarde cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Billa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.621. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5987-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Azgp1-/- on mammary gland, adipose tissue and liver gene expression and milk lipid composition in lactating mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 692, pp.201-207. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammary gland transcriptome and proteome modifications by nutrient restriction in early lactation Holstein cows challenged with intramammary lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (5), 19 p. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20051156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded linseed alone or in combination with fish oil modifies mammary gene expression profiles in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordann Domagalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (8), pp.1564-1575. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731117002816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower oil supplementation affects the expression of miR-20a-5p and miR-142-5p in the lactating bovine mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.e0185511. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0185511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine mammary nutrigenomics and changes in the milk composition due to rapeseed or sunflower oil supplementation of high-forage or high-concentrate diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrigenetics and Nutrigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2-4), pp.65-82. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000445996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of extruded linseeds alone or in combination with fish oil on intake, milk production, plasma metabolite concentrations and milk fatty acid composition in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin John Shingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.810-821. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114003048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food deprivation affects the miRNome in the lactating goat mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), 20 p. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0140111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the goat genome using next generation sequencing of microRNA expressed by the lactating mammary gland: comparison of three approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.285. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1471-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary sunflower oil modulates milk fatty acid composition without major changes in adipose and mammary tissue fatty acid profile or related gene mRNA abundance in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Castro-Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hervás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.582-591. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114002882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk fatty acid composition and mammary lipogenic genes expression in bovine cloned and control cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176, pp.188-195. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary flavanols modulate the transcription of genes associated with cardiovascular pathology without changes in their DNA methylation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vanden Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Declerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.e95527. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0095527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of diet and physiological factors on milk fat synthesis, milk fat composition and lipolysis in the goat: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gutierrez Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin John Shingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122 (1-3), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and comparison of lactating mouse and bovine mammary gland miRNomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.e91938. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0091938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of mammary lipogenesis and milk fat in ruminant: contribution to sustainable milk production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Colombiana de Ciencias Pecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.292-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the goat milk fatty acids by near infrared reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115 (6), pp.612 - 620. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201200315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of reference genes for quantitative real-time PCR normalisation in adipose tissue, muscle, liver and mammary gland from ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (8), pp.1344-1353. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731113000475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared spectroscopic methods for the discrimination of cow milk according to the feeding systems, cow breed and altitude of the dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo B. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (1), pp.26-32. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2013.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial &amp;quot;La vache et le lait&amp;quot;. Avant Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction de lactation : régulation de la biosynthèse des constituants du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-chain fatty acids differentially alter lipogenesis in bovine and caprine mammary slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (1), pp.89-95. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022029912000726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fish oil and additional starch on tissue fatty acid profile and lipogenic gene mRNA abundance in lactating goats fed a diet containing sunflower-seed oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gutierrez Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (6), pp.948-956. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731113000049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of polyunsaturated fatty acids from plant oils and algae on milk fat yield and composition are associated with mammary lipogenic and SREBF1 gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Mahecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Dannenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (12), pp.1961-1972. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112000845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the level and type of starchy concentrate on tissue lipid metabolism, gene expression and milk fatty acid secretion in Alpine goats receiving a diet rich in sunflower-seed oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (8), pp.1147-1159. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114511004181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcriptomic profiles of adipose tissues are modified by feed deprivation in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.139-149. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbd.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nutrigénomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of milk fatty acid composition by near infrared reflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (3), pp.182-189. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2009.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sunflower-seed oil and linseed oil on tissue lipid metabolism, gene expression, and milk fatty acid secretion in Alpine goats fed maize silage–based diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin John Shingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (12), pp.6083-6094. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives offertes par les approches en «omique» pour l’amélioration de la durabilité de l’élevage des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (5), pp.385-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole intact rapeseeds or sunflower oil in high-forage or high-concentrate diets affects milk yield, milk composition, and mammary gene expression profile in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (11), pp.5544-5560. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis and data normalization procedures are crucial for microarray analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Regulation and Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat's alpha(S1)-casein polymorphism affects gene expression profile of lactating mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.566-573. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108001584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-deprived lactating goats highlights genes involved in milk secretion and programmed cell death.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 137, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose-6-phosphate dehydrogenase and leptin are related to marbling differences among Limousin and Angus or Japanese Black x Angus steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (11), pp.2882-2894. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2007-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte fatty acid-binding protein and mitochondrial enzyme activities in muscles as relevant indicators of marbling in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (10), pp.2660-2669. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammary transcriptome analysis of food-deprived lactating goats highlights genes involved in milk secretion and programmed cell death 1,2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 137, pp.560-567. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/137.3.560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat's alpha-s1 casein genotype influences its milk fatty acid composition and delta-9 desaturation ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 131 (3-4), pp.474-487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and transcriptomic analyses of two bovine skeletal muscles in Charolais bulls divergently selected for muscle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuko Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70 (2), pp.267-277. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2005.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collection of bovine cDNA probes for gene expression profiling in muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Probes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcp.2004.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 Suppl 3, pp.215-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and nutritional regulation of lipogenic genes in mammary gland and adipose tissues of lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.250-255. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022029905000786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammary lipid metabolism and milk fatty acid secretion in alpine goasts fed vegetable lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 88 (4), pp.1478-1482. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)72816-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional status induces divergent variations of GLUT4 protein content, but not lipoprotein lipase activity, between adipose tissues and muscles in adult cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (4), pp.617-625. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/BJN20041240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic tools to characterize the protein fraction of Equidae milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.2496-2509. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200300765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qtl detection and candidate gene study for traits related to food quality and safety in sheep (meat and dairy) production within the framework of a European research contract called &amp;quot;genesheepsafety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time RT-PCR and cDNA macroarray to study the impact of the genetic polymorphism at the $\alpha_{s1}$-casein locus on the expression of genes in the goat mammary gland during lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (5), pp.459-469. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2003032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid composition of sheep milk from a backcross Sarda x Lacaune resource population: Preliminary QTL detection for CLA content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piredda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Addis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cabiddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55, pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of two bovine muscles during ontogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pietu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 133 (6), pp.745-756. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jb/mvg096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interallelic recombination is probably responsible for the occurence of a new alphaS1-casein variant found in the goat species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Ferranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Veltri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lagonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 269, pp.1293-1303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of the two main Moroccan goat breeds: phylogenetic relationships with four breeds reared in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadlaoui Ouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Babilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 45, pp.225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of genetic polymorphisms on the protein composition of ruminant milks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Szymanowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lech Zwierzchowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (5), pp.433-459. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2002036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammary leptin synthesis, milk leptin and their putative physiological roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gourdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (5), pp.399-413. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2002034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific pattern of splicing for the horse αS1-Casein mRNA and partial genomic characterization of the relevant locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (4), pp.509-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of genetic polymorphisms on the protein composition of ruminant milks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Szymanowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zwierzchowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.433-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin expression in the ovine mammary gland : putative sequential involvement of adipose, epithelial and myoepithelial cells during pregnancy and lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gourdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, pp.723-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transcriptome du muscle pour l'identification de gènes déterminant les caractéristiques musculaires et les qualités sensorielles de la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.111-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammary leptin synthesis, milk leptin and their putative physiological roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gourdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.399-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific pattern of splicing for the horse $\alpha$S1-Casein mRNA and partial genomic characterization of the relevant locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (4), pp.509-519. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2002020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the caprine stearoyl-CoA desaturase gene and its mRNA showing an unusually long 3'-UTR sequence arising from a single exon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 281 (1-2), pp.53-61. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1119(01)00822-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the caprine stearoyl-CoA desaturase gene and its mRNA showing an unusually long 3' -UTR sequence arising from a single exon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 281, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fluorescent reverse transcription-polymerase chain reaction assay to quantify the lipoprotein lipase messenger RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Probes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of photoperiod and feeding level on adipose tissue and muscle lipoprotein lipase activity and mRNA level in dry non-pregnant sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 85 (3), pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin in ruminants. Gene expression in adipose tissue and mammary gland, and regulation of plasma concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (4), pp.271-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence of the ovine lipoprotein lipase cDNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78, pp.2994-2995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoprotein lipase activity and mRNA are up-regulated by refeeding in adipose tissue and cardiac muscle of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 130, pp.749-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique fonctionnelle de la glande mammaire des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.171-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du gène : les grandes étapes de l'utilisation de l'information génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gène caprin spécifiant la caséine αs1 : un suspect tout désigné aux effets aussi multiples qu’inattendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du métabolisme lipidique des tissus adipeux et musculaires chez le ruminant. Effets du niveau alimentaire et de la photopériode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (4), pp.287-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquences alléliques des caséines chez les chèvres des Pyrénées. Cas particulier de la caséine β nulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ricordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (1), pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping of alpha-s1 casein in sheep.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.472-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time PCR quantitation of mRNA encoding key enzymes of lipogenesis. Application to LPL assay in ovine adipose tissue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (3), pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential splicing of pre-messenger RNA produces multiple forms of mature caprine alphas1-casein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Ferranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Addeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chianese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 249, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and molecular characterization of bovine Rhesus-like transcripts and chromosome mapping of the relevant locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Méténier-Delisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 28, pp.202-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and molecular characterization of bovine Rhesus-like transcripts and chromosome mapping of the relevant locus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Méténier-Delisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, suppl. 2, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caprine alphaS1- and bêta-casein genes are 12-kb apart and convergently transcribed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (Suppl-2), pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gene encoding alpha s1 -casein is expressed in human mammary epithelial cells during lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 76, pp.525-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative fluorescence PCR assay for studing the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (Suppl2), pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mRNAs encoding lipogenic and lipolytic enzymes in the adipose tissue of underfed-refed ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (Suppl4), pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular diversity of the goat alpha-S1-casein gene: impact on casein content and cheesemaking properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jansà Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Remeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin International Dairy Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 304, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolactin gene expression in ovine and caprine mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 60, pp.305-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microsatellite within the bovine kappa-casein gene reveals a polymorphism correlating strongly with polymorphisms previously described at the protein as well as the DNA level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rodellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25 (4), pp.223-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurence of a LINE sequence in the 3' UTR of the goat alpha-s1-casein E-encoding allele associated with reduced protein synthesis level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 147, pp.179-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exon-skipping is responsible for the 9 amino acid residue deletion occuring near the N-terminal of human beta-casein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 183, pp.750-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations away from splice site recognition sequences might cis-modulate alternative splicing of goat alpha S1-casein transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 267 (9), pp.6147-6157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction fragment length polymorphism identification of goat alpha s1 casein alleles : a potential tool in selection of individuals carrying alleles associated with a high level of protein synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 21, pp.341-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration and germ line transmission of foreign genes microinjected into fertilized trout eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chourrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pourrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 71, pp.857-863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring microRNAs in butter: identification and potential health impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruce German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMGC, Oct 2024, Davis (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of milk small extracellular vesicles to study adaptation to lactation in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subclinical mastitis regulation by extracellular vesicles miRNAs in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cuccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Divari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Giannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Società Italiana delle Scienze Veterinarie (SISVET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des microARN dans la lactation: exemple d’une analyse fonctionnelle chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ciobotaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hue-Beauvais Cathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence autour des ARN non codants: identification et fonctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférences Sciences Animales Paris Saclay (SAPS), Jan 2023, Jouy-en-Josas (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of HappyMoo MIR energy balance models on external datasets with feeding restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.1029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition en microARNs du lait sous influence des races bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouleye Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Glande mammaire, lait - Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exosomes : des véhicules de signatures moléculaires pour comprendre le dialogue entre les organes des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Clermontoises sur les Vésicules Extracellulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent-Emmanuel MONFOULET-INRAE-UNH (Organisateur), Feb 2022, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ev22-co02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition en microARN du lait sous influence des races bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouleye Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale (JSGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Génétique Animale, INRAE, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed restriction affects protein and microRNA levels in dairy cows' milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une restriction alimentaire sur les miRNome et protéome du lait chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Oliveira Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glande mammaire lait / Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métabolites et les acides gras du lait : des indicateurs non invasifs du statut métabolique et du bilan énergétique chez les vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Billa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés - Réunion virtuelle Glande mammaire lait / Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Animation transversale Phase Galactinov, Nov 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examples of current research on indicators of adaptative response in periparturient dairy ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences 'Global Health'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNA profile in milk extracellular vesicles is modulated by caprine alphaS1-casein genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Krupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. IDF International Symposium on Sheep, goat and other non-cow milk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Inconnue, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics approach to characterize milk-derived extracellular vesicles/exosomes isolated from goats expressing or not alphas1-CN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Krupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Boschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles in Health &amp; disease-FSEV-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour comprendre le dialogue entre tissus/organes chez les ruminants producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of caprine alphaS1-casein genotype on milk exosomal miRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Krupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Milk Genomics Consortium IMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk metabolites as noninvasive indicators of physiological state and energy balance of early lactation cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Larsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métabolites du lait comme indicateurs non invasifs du statut nutritionnel chez les vaches Holstein et Montbéliarde en milieu de lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Billa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biomarqueurs aux outils de prédiction des performances des ruminants et de la qualité de leurs produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures épigénétiques associées à l’état physiologique, nutritionnel et pathologique chez la vache laitière en postpartum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de psychologues auprès de patients sans parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Truong-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chailley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de la Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFPP- Fédération Française des Psychologues et de Psychologie, Oct 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk fat globules as a source of mammary microRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiane Lago Novais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Microgenomics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des microARNs sur la lactation et la régulation nutritionnelle de leur expression dans la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and comparison of lactating mouse and bovine mammary gland miRNomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lucca, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’aptitude à coagulation du lait des vaches Salers et identification d’un variant rare de la caséine kappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Védrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Haudebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of microRNAs in the lactating goat mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the knowledge about model species and humans to revisit the biology of livestock animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of translational biology in Agriculture and Medecine ‘From Bench to Bed in Medecine and from Pot to Plot in Agriculture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Diversité et Ecophysiologie des Céréales (1095)., Oct 2014, Aubière, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulacion nutricional de la expresion de los genes implicados en la lipogenesis en ovejas alimentadas con aceite de girasol. 2. Tejidos adiposos subcutaneo y perirrenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gutierrez Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Castro-Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hervás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Jornadas sobre Produccion Animal, Zaragoza 14 y 15 de mayo de 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saragosse, España. pp.213-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of feeding and physiological factors on goat milk fatty acid secretion and milk fat lipolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gutierrez Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Shingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Regional Conference On Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tromso, Norway. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding different lipid supplements through lactation in dairy goats: 1) effects on energy balance and milk production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eknaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Volden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra. Inglingstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Regional Conference On Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tromso, Norway. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MilkChEST, an integrative approach of the secretion pathways in the mammary epithelial cell: molecular dissection of milk fat adaptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Regional Conference On Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tromsø, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of mammary lipogenesis and milk fat in ruminant: contribution to sustainable milk production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Encuentro Nacional y 5. Internacional de los Investigadores de las Ciencias Pecuarias: ENICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Medellin, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulacion nutricional de la expresion de los genes implicados en la lipogenesis en ovejas alimentadas con aceite de girasol. 1. Tejido secretor mamario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gutierrez Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Castro-Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hervás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Jornadas sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Zaragoza, España. pp.210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species comparison of lactating mammary gland miRNomes: to the identification of conserved lactation-related microRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordann J. Domagalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Meeting - Cellular aspects of mRNA fate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., Jun 2013, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of trans fatty acids in the nutritional regulation of mammary lipogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Shingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology (ISRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une représentation conceptuelle minimale du fonctionnement intégratif verticale de la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des recherches nutrigénomiques chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee Nutrigenomique - UNCEIA, Valorial et Alltech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ploufragan, France. n. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la non alimentation sur le transcriptome adipocytaire de chèvres en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordann J. Domagalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhénoFinLait : Un programme national français de détection de QTL et/ou de gènes majeurs affectant la composition fine du lait des ruminants laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans fatty acids and mammary lipogenesis in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Shingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profile in adipose tissues is modified by nutrition in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordann J. Domagalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bagher M. B. Montazer Torbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de gènes et réseaux de gènes impliqués dans la variation de composition du lait observée avec la mutation K232A au locus DGAT1 bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Colloque AGENAE-Genanimal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature du fourrage modifie la matière grasse laitière et le transcriptome mammaire de chèvres en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordann J. Domagalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des approches en « omique » à l’élevage durable des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du polymorphisme (AA/GC) au locus DGAT1 sur l'activité transcriptionnelle du tissu mammaire bovin, sur la composition du lait et sur les caractéristiques des globules gras et des micelles de caséines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact du polymorphisme au locus CSN1S1 sur le transcriptome mammaire de chèvre en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to nutrients in farm animals: implications for product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the British Society of Animal Science (BSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of genotype for alphaS1 casein on milk fatty acid composition in dairy goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IGA International Symposium of the quality of goat products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bella, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profile in mammary gland is modified by nutrition in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMP-activated protein kinase (AMPK) et reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chabrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative biology of the mammary function and plasticity of milk fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">du séminaire AgenaeGenanimal, 15-16 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic tools to analyse bovine muscle and adipose tissues transcriptomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and physiological state influence gene expression in herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrigenomics: techniques and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Scalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Llorach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nutrition on mammary transcriptome and its interaction with the CSN1S1 genotype in lactating goats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ecole Doctorale, Mars 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk fatty acid profile in goats receiving high forage or high concentrate diets supplemented, or not, with either whole rapeseeds or sunflower oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen biohydrogenation and nutritional quality of cow and goat milk fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nutrition on mammary transcriptome and its interaction with the CSN1S1 genotype in lactating goats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Milk Genomics &amp; Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bruxelles, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nutrition on mammary transcriptome and its interaction with the CSN1S1 genotype in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caséine &amp;lt;em&amp;gt;k&amp;lt;/em&amp;gt; joue-t-elle un rôle dans le processus de différenciation de épithélium alvéolaire mammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Seely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d'Animation Scientifiques du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and biochemical muscle characteristics of Charolais bulls divergently selected for muscle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose-6-Phosphate dehydrogenase and leptin are linked to marbling differences between Limousin and angus or japanese black x angus steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nutri-génomique de la glande mammaire de chèvres dans des conditions nutritionnelles extrêmes, en relation avec la synthèse et la sécrétion des lipides du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité de la glucose-6-phosphate deshydrogenase est liée aux différences d'adiposite tissulaires et raciales chez le bovin en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented with sunflower oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Workshop on Mammary Gland and Biotechnology : Nutrition, Genomics and Breast Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des transcriptomes mammaires de chèvres placées dans des conditions nutritionnelles extrêmes, pour étudier la synthèse et la sécrétion des lipides du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression de la caséine ! est-elle nécessaire à la différenciation fonctionnelle de l’epithelium alvéolaire mammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Seely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'animation transversale "Glande Mammaire, Lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of concentrate level and starch degradability on expression of mammary lipogenic genes in goats receiving a diet supplemented in sunflower oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A repertoire of cDNA probes for gene expression profiling in muscles of beef-producing cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Symposium on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tokyo, Japan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macro-array resource for gene expression profiling in bovine tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Polish-French symposium "Animal Growth and Development: regulatory mechanisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un repertoire d'ADNc de muscles de bovins : application à la recherche de gènes marqueurs de la croissance musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome scan to detect QTL for CLA content in the milk fat of dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Piredda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Rome, Italy. 454 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipogenesis in subcutaneous adipose tissue and in oxidative or glycolytic muscles from Angus, Black Japanese x Angus and Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in research on energy and protein metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Rostock-Warnemünde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time RT-PCR and cDNA macroarray to study the impact of the genetic polymorphism at the alphaS1-casein locus on the expression of genes in the goat mammary gland during lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Meeting on Genomic, Proteomic and Lactation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Jouy en Josas, France. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2003032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'identification et l'analyse de gènes bovins déterminant les caractéristiques musculaires et la qualité (tendreté, flaveur) de la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des animaux d'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignossele-Penon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of muscle in order to identify genes which determine muscle characteristics and sensory quality traits of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Meat Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.23.65-69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROGER : Un Répertoire Ordonné de Gènes pour l'analyse de l'Expression génique chez les Ruminants. Application à l'identification de marqueurs de la différenciation dans le muscle, le tissu adipeux, l'embryon et la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transcriptome du muscle pour l'identification de gènes déterminant les caractéristiques musculaires et les qualités sensorielles de la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and biochemical muscle characteristics putatively associated with meat quality in Charolais bulls divergently selected for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Annual Meeting of the European Association for Animal Production, Commission Animal Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de filtres à haute densité pour l'analyse de l'expression des gènes dans deux muscles squelettiques de taurillon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès commun AFERO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the caprine stearoyl-CoA desaturase gene: application to the quantification of its mRNA in the mammary gland by real time RT-PCR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Polish Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic structural organisation and expression of the small ruminants gene encoding the prolactin receptor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Laubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale sur les caprins, 7th International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of macroarrays enriched for ruminant mammary cDNAs to study the mechanisms underlying the mammary function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pietu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Minnesota</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics for milk production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Serradilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International conference on goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics: how to assign function to the genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale sur les caprins, 7th International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interallelic recombination at the alpha-s1 casein locus is likely responsible for the occurrence of a new rare variant in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Veltri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lagonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pietrolà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale sur les caprins, 7th International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and invitro bioactivity of porcine and ovine leptins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroconférences Institut Pasteur - Cellules souches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du gène : les grandes étapes de l'utilisation de l'information génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cap d Agde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de leptines recombinantes porcine et ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journées d'information du département de Physiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique fonctionnelle de la glande mammaire des ruminants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Cap d Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de leptines recombinantes porcine et ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le locus caséines : un candidat évident - Le gène caprin spécifiant la caséine alpha s1 : un suspect tout désigné aux effets aussi multiples qu'inattendus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cap d Agde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of energy intake and photoperiod on the expression of genes encoding enzymes of energy metabolism in adipose tissue and muscle of ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque Franco-Britannique de Nutrition : Fonctionnalité des nutriments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a major gene in a dairy goat selection scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Warsaw</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time PCR quantitation of mRNA encoding key enzymes of lipogenesis. Application to LPL assay in ovine adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time PCR quantitation of mRNA encoding key enzymes of lipogenesis. Application to LPL assay in ovine adipose tissue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of refeeding on two mRNA species of lipoprotein lipase in adipose tissue and cardiac muscle of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. French-British meeting on nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of lipogenesis in the mammary gland of milking ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Degas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. French-British meeting on nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation du transit intracellulaire des protéines du lait en liaison avec le polymorphisme existant au locus alpha S1-Cas caprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier-Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Meeting "Rencontres autour des recherches sur les ruminants"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlphaS1-casein polymorphism in goat: Perturbation of the intracellular transport of milk proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ollivier-Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on milk synthesis, secretion and removal in ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caprine alpha-s1 and beta-casein genes are 12-kb apart and convergently transcribed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative fluorescence PCR assay for studing the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. ISAG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mRNAs encoding lipogenic and lipolytic enzymes in the adipose tissue of underfed-refed ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European congress on obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and molecular characterization of bovine Rhesus-like transcripts and chromosome mapping of the relevant locus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Méténier-Delisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative fluorescence PCR assay for studying the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International conference on animal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth hormone stimulates the alpha subunit gene expression of Na+/K+ATPase in the gills of Atlantic salmon (Salmo salar) : comparison on short and long term effects with cortisol and prolactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena D’Cotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conference of European Comparative Endocrinologists from Molecular to Ingrative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Comparative Endocrinology (ESCE). BEL., Sep 1996, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How molecular genetics can contribute to modifying milk composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. L'Huillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual meeting of the European Association for Animal Production EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the alpha s1-casein polymorphism in dairy goat genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ricordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Annual meeting of the European Association for Animal Production EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a LINE insertion in the goat alpha s1-Casein E allele and development of a PCR typing protocol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a further alpha-S1-casein variant generated by exon-skipping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gene encoding prolactin is expressed in the mammary gland of goats and ewes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage disequilibrium between two multi-allelic markers at the cluster of caseins in goat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Francois Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-bovine caseins. From quantitative variability to molecular diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Ferranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Addeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation nutritionnelle et environnementale de l'activité et de l'expression de gènes d'enzymes contrôlant le métabolisme lipidique dans les tissus adipeux et musculaire chez la brebis adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique de la lipogénèse dans le tissu mammaire des ruminants laitiers. Identification et caractérisation des facteurs génétiques contrôlant la variabilité du taux de matières grasses dans le lait de chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Degas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIP lipogénèse : Déterminisme génétique de la lipogénèse dans le tissu mammaire des ruminants laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Degas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lamberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Proteins | Inter-species Comparison of Milk Proteins: Quantitative Variability and Molecular Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2021, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818766-1.00368-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Epigenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Krga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hnin H Aung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference Module in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reference Module, 9780081005965. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.21037-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Regulation of Mammary miRNome: Implications for Human Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Nutrition, Diet, and Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-319-55530-0. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31143-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and nutritional regulation of Stearoyl-CoA desaturase genes in the ruminant mammary gland: relationship with milk fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stearoyl-CoA desaturase genes in lipid metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science+Business Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 239 p., 2013, 978-1-4614-7968-0. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7969-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 'Omics' Approaches to Sustainable Herbivore Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture and New Biotechnologies (Advances in Agroecology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1439825044. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b10977-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and nutritional regulation of lipogenic genes in the ruminant lactating mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Components of Milk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 606, Springer, 2008, Advances in Experimental Medicine and Biology, 978-0-387-74086-7 (Print) 978-0-387-74087-4 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and nutritional regulation of the main lipogenic genes in the ruminant lactating mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruminant Physiology: Digestion, metabolism and impact of nutrition on gene expression, immunology and stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2006, 978-90-76998-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising goat's milk and cheese fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Rouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving the fat content of foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing Ltd, 2006, 978-1-85573-965-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-bovine caseins : quantitative variability and molecular diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Ferranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Addeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Dairy Chemistry, Volume 1 : Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic/Plenum Publishers, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation de l'expression génique de la biosynthèse et de la sécrétion des constituants du lait des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université d'Auvergne - Clermont-Ferrand I, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02819102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId663"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -30183,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA804C49"/>
+    <w:nsid w:val="0086521F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30414,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6835-3978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193885018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruce German" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Mills" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-025-00699-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045656v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Reyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mills" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106095" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101326" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cuccato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Divari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giannuzzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Grange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Moretti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01367-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02347-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Paw&#322;owski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tiziana Cannizzo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sacchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01231-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oliveira Correia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21804-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104997" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20465" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100956" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200342v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248680" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chervet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce German" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223225v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago-Novais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05787-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624734v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Larsen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17466" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labonne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2019.01.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625031v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051156" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627428v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.03.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann Domagalski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002816" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445996" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin John Shingfield" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003048" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194123v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1471-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro-Carrera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frutos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#225;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002882" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gutierrez Toral" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.07.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193833v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091938" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634108v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanden Berghe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Declerc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095527" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642036v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649107v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200315" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A8CDB04ECCB66CE7529DB87D7E0001A7F743D6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000475" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210610v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo B. Valenti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Labonne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.02.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSR7S20S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000726" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643437v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652522v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mahecha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nuernberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Nuernberg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dannenberger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000845" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648706v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004181" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648271v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2010.12.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T0LCHWV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659035v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2009.11.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL02L3VC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665026v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2022" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657889v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2048" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654575v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kpatcha Kadanga" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662192v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001584" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653399v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0062" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656471v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656889v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-837" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657141v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.3.560" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678442v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sudre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2004.07.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JSFX3H0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682974v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905000786" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F152C213B33144EAF2C8667A4AA9B659DDE6FFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680222v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72816-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676737v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sudre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Ueda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2005.01.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5327VGJD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675241v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mah&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300765" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680426v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041240" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900521v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003032" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673054v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carta" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piredda" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Addis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabiddu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiori" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682738v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sudre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pietu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jb/mvg096" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WG32FCDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676053v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669486v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672237v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679211v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szymanowska" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zwierzchowski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669993v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670100v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894424v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002020" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674081v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Ferranti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veltri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lagonigro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672706v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadlaoui Ouafi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900338v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Szymanowska" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Zwierzchowski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002036" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900336v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002034" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683444v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(01)00822-8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7458FB3D173ABB79CE82FE959371848F9A1BDD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671939v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672941v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671384v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670107v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696477v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684397v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694040v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694594v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698577v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricordeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694324v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilla" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraghi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698559v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684991v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900209v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fl&#233;chet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685426v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690763v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Addeo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malorni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chianese" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687945v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;t&#233;nier-Delisse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684919v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691902v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brignon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685736v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684856v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693204v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704607v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jans&#224; P&#233;rez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Remeuf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705067v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708503v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodellar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;pin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700191v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Perez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bonastre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709720v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazure" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701201v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711886v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mercier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721230v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chourrout" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourrain" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814808v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Mills" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227333v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ciobotaru" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue-Beauvais Cathy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814663v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195798v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195776v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calmels" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutinaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227355v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouleye Sidibe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227375v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958170v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155018v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160259v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sanquer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734577v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738279v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734722v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378713v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Truong-Minh" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gili" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chailley" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743285v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago Novais" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193894v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193908v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194034v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bianchi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline V&#233;drine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Haudebourg" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799064v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747675v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746500v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Shingfield" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744993v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eknaes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volden" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hove" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra. Inglingstad" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805781v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747345v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758507v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Shingfield" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000510" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173652v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813895v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193503v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193513v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brochard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunschwig" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755716v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Shingfield" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751987v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bany" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824239v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757811v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752062v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193493v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752602v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173420v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752729v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabrolle" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750985v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751021v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonil" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753466v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750923v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758072v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Llorach" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750556v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816310v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753643v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750620v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811809v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753041v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763896v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueda" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760645v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764246v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759104v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759093v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764381v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829135v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Seely" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759524v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763921v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828733v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763766v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barnola" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761268v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Carta" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Piredda" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761029v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulesteix" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764107v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763236v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764401v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.23.65-69" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760420v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jurie" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffray" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828454v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828602v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828657v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Auffray" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765165v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lohner" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765167v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Serradilla" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768875v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietu" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770227v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seely" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elalouf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770138v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pietrol&#224;" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840579v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Molle" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765983v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769391v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840948v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770208v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765012v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834629v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766020v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765089v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766694v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764580v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835141v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Degas" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765960v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835538v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768871v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842032v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834871v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771346v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766678v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena D&#8217;Cotta" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Gallais" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836367v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768119v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772852v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. L'Huillier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852637v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777942v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779442v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778654v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Francois Mahe" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778506v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jansa" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836857v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836172v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838639v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844871v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251350v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cebo" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miranda" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818766-1.00368-8" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008728v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Krga" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hnin H Aung" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/referencework/9780081005965/food-science" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.21037-8" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906536v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319555294" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31143-2" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810768v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/978-1-4614-7968-0" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7969-7_13" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822333v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813288v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814060v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831014v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819102v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6835-3978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193885018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=FdeOzCAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruce German" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Mills" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-025-00699-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4mo00190g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf044" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Reyre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mills" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2024.106095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Pawlowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101326" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cuccato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Divari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giannuzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Grange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Moretti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01367-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09769-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02347-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Paw&#322;owski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tiziana Cannizzo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sacchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01231-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104997" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Larsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20465" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860146v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oliveira Correia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21804-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524137v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2021.100956" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200342v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248680" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chervet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce German" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223225v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hue-Beauvais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040523" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago-Novais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crapart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05787-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4477" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624734v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Larsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17466" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.03.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15446" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chervet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5987-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labonne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2019.01.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051156" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622050v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann Domagalski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002816" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640940v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Rouel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000445996" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin John Shingfield" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003048" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194123v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1471-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636182v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro-Carrera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frutos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#225;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002882" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanden Berghe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Declerc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095527" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639525v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gutierrez Toral" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.07.014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091938" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649107v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200315" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A8CDB04ECCB66CE7529DB87D7E0001A7F743D6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645011v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000475" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000927v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo B. Valenti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Labonne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2013.02.014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSR7S20S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210610v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019559v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643537v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bagher M. B. Montazer Torbati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000726" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000049" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652522v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mahecha" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nuernberg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Nuernberg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dannenberger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000845" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648706v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004181" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648271v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2010.12.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T0LCHWV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659184v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2009.11.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL02L3VC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657889v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2048" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665026v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654575v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kpatcha Kadanga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662192v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001584" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656471v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653399v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0062" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656889v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-837" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.3.560" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663227v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676737v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sudre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Ueda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2005.01.012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5327VGJD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678442v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sudre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2004.07.005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JSFX3H0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682974v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905000786" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F152C213B33144EAF2C8667A4AA9B659DDE6FFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680222v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72816-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680426v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041240" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675241v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mah&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300765" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676053v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900521v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003032" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673054v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carta" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piredda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Addis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabiddu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiori" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682738v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sudre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pietu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jb/mvg096" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WG32FCDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674081v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Ferranti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veltri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lagonigro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672706v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadlaoui Ouafi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900338v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Szymanowska" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Zwierzchowski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002036" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900336v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourdou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002034" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670100v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679211v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szymanowska" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zwierzchowski" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669993v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669486v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672237v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894424v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002020" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683444v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(01)00822-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7458FB3D173ABB79CE82FE959371848F9A1BDD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672941v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671939v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671384v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670107v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685863v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694885v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684397v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696477v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694040v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694594v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698577v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricordeau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694324v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilla" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraghi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698559v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684991v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900209v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fl&#233;chet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685426v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690763v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Addeo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malorni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chianese" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687945v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;t&#233;nier-Delisse" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693204v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684919v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691902v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brignon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685736v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684856v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704607v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jans&#224; P&#233;rez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Remeuf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705067v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708503v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodellar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;pin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700191v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Perez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bonastre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701201v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709720v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazure" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711886v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mercier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721230v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chourrout" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pourrain" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814808v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Mills" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195798v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814663v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227333v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ciobotaru" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue-Beauvais Cathy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195776v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calmels" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutinaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leroux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227355v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouleye Sidibe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227375v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318595v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bianchi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747713v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958170v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155018v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160259v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sanquer" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734577v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738279v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734722v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378713v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Truong-Minh" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gili" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chailley" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743285v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Lago Novais" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193894v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194034v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bianchi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline V&#233;drine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Haudebourg" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193908v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799064v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747675v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746500v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Shingfield" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744993v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eknaes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volden" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hove" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra. Inglingstad" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805781v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747345v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758507v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Shingfield" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000510" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173652v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813895v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752062v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bany" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193503v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193513v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brochard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunschwig" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755716v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Shingfield" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751987v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824239v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757811v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193493v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750556v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750985v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173420v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752602v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752729v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabrolle" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751021v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leonil" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753466v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750923v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758072v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Llorach" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816310v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753643v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750620v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811809v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753041v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763921v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Seely" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763896v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueda" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760645v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764246v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759104v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759093v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764381v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829135v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759524v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828733v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763766v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barnola" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761268v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Carta" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Piredda" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761029v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulesteix" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764107v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763236v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764401v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.23.65-69" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828454v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760420v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jurie" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffray" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828657v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Auffray" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828602v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765165v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lohner" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768875v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietu" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765167v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Serradilla" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770227v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seely" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elalouf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770138v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pietrol&#224;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840579v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Molle" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765983v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840948v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769391v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770208v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765012v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766020v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766694v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765089v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834629v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764580v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835141v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Degas" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835538v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765960v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768119v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768871v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842032v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834871v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771346v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836367v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766678v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena D&#8217;Cotta" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Gallais" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772852v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. L'Huillier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852637v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778506v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jansa" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779442v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777942v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778654v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Francois Mahe" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836857v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836172v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838639v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844871v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251350v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cebo" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Miranda" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818766-1.00368-8" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008728v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Krga" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hnin H Aung" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/referencework/9780081005965/food-science" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.21037-8" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906536v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319555294" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31143-2" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810768v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/978-1-4614-7968-0" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7969-7_13" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822333v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813288v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814060v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831014v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819102v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>