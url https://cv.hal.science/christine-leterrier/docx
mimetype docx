--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -271,2551 +271,2551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caille japonaise (Coturnix coturnix japonica) : un modèle pour des études dans de nombreuses disciplines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lemarchand</w:t>
+                <w:t xml:space="preserve">Narjis Kraimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Richard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179448v1</w:t>
+                <w:t xml:space="preserve">hal-03448777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging Behavior Shows Individual-Consistency Over Time, and Predicts Range Use in Slow-Growing Free-Range Male Broiler Chickens</w:t>
+                <w:t xml:space="preserve">Welfare issues and potential solutions for laying hens in free range and organic production systems: A review based on literature and interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Simoni</w:t>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Christine Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9, pp.814054. </w:t>
+              <w:t xml:space="preserve">, 2022, 9, pp.952922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.814054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.952922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627159v1</w:t>
+                <w:t xml:space="preserve">hal-03760602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare issues and potential solutions for laying hens in free range and organic production systems: A review based on literature and interviews</w:t>
+                <w:t xml:space="preserve">Foraging Behavior Shows Individual-Consistency Over Time, and Predicts Range Use in Slow-Growing Free-Range Male Broiler Chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Arthur Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Filliat</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9, pp.952922. </w:t>
+              <w:t xml:space="preserve">, 2022, 9, pp.814054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.952922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.814054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760602v1</w:t>
+                <w:t xml:space="preserve">hal-03627159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La caille japonaise (Coturnix coturnix japonica) : un modèle pour des études dans de nombreuses disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjis Kraimi</w:t>
+                <w:t xml:space="preserve">J. Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Lormant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.46-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448777v1</w:t>
+                <w:t xml:space="preserve">hal-04179448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working for food is related to range use in free-range broiler chickens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Training level reveals a dynamic dialogue between stress and memory systems in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine K. Germain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-85867-2⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 408, pp.113280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173757v1</w:t>
+                <w:t xml:space="preserve">hal-03369464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training level reveals a dynamic dialogue between stress and memory systems in birds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Working for food is related to range use in free-range broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 408, pp.113280. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-85867-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369464v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the hippocampus in spatial memory in Japanese quail</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The quail genome: insights into social behaviour, seasonal biology and infectious disease response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Katrina M. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew M. Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela F. Danner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pez507⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-0743-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623162v1</w:t>
+                <w:t xml:space="preserve">hal-02625167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux et voies de progrès pour limiter le picage chez la poule pondeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céleste Lebourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 79, pp.281-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/w531-bx03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience has long-term effects on blood transcriptome in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.1-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77732-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quail genome: insights into social behaviour, seasonal biology and infectious disease response</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of tryptophan and probiotic supplementation on growth and behavior in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela F. Danner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kraimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mercerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-0743-4⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (11), pp.5206-5213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625167v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of tryptophan and probiotic supplementation on growth and behavior in quail</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Constantin</w:t>
+                <w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mercerand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 99 (11), pp.5206-5213. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.07.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151778v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of dietary strategy on progression of health and behaviour in mule ducks reared for fatty liver production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Litt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), pp.1258-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119003367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937496v1</w:t>
+                <w:t xml:space="preserve">hal-02798714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dietary strategy on progression of health and behaviour in mule ducks reared for fatty liver production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Litt</w:t>
+                <w:t xml:space="preserve">Early chronic hypoxia does not impact rainbow trout behaviour later in life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119003367⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.100454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2020.100454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798714v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early chronic hypoxia does not impact rainbow trout behaviour later in life</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borel</w:t>
+                <w:t xml:space="preserve">Rearing conditions of palmipeds and fatty liver production: from societal demands to a process of progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Litt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2020.100454⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3), pp.203-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935360v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental enrichment reduces behavioural alterations induced by chronic stress in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.331-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731114002523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing conditions of palmipeds and fatty liver production: from societal demands to a process of progress</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of the hippocampus in spatial memory in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (3), pp.203-222. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (1), pp.61-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps/pez507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478826v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the microbiota-gut-brain axis on behavior and welfare in farm animals: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Narjis Kraimi</w:t>
+                <w:t xml:space="preserve">Relationship between ranging behavior and spatial memory of free-range chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Dawkins</w:t>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine G. Gebhardt-Henrich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ivan Rychlik</w:t>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112658⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.103888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627992v1</w:t>
+                <w:t xml:space="preserve">hal-02629384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between ranging behavior and spatial memory of free-range chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+                <w:t xml:space="preserve">A multiplatform metabolomic approach to characterize fecal signatures of negative postnatal events in chicks: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Peuteman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flore Lormant</w:t>
+                <w:t xml:space="preserve">Frédéric Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166, pp.103888. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (21), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40104-019-0335-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629384v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiplatform metabolomic approach to characterize fecal signatures of negative postnatal events in chicks: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the microbiota-gut-brain axis on behavior and welfare in farm animals: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjis Kraimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+                <w:t xml:space="preserve">Marian Dawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
+                <w:t xml:space="preserve">Sabine G. Gebhardt-Henrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Montigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Ivan Rychlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (21), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 210, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40104-019-0335-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623679v1</w:t>
+                <w:t xml:space="preserve">hal-02627992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake and long-term effects of essential oils after a negative postnatal experience in chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2888,90 +2888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gut microbiota transfer on emotional reactivity in Japanese quails (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christele Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3020,485 +3020,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of Gut Microbiota Reduces Emotional Reactivity in Japanese Quails (Coturnix japonica)</w:t>
+                <w:t xml:space="preserve">In search of stress odours across species: behavioural responses of rats to faeces from chickens and rats subjected to various types of stressful events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjis Kraïmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Vincent Bombail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Biesse</w:t>
+                <w:t xml:space="preserve">Blandine Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">Aurélien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Guitton</w:t>
+                <w:t xml:space="preserve">Nathalie Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Saint Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00603⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 205, pp.216-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2017.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625096v1</w:t>
+                <w:t xml:space="preserve">hal-02625299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of stress odours across species: behavioural responses of rats to faeces from chickens and rats subjected to various types of stressful events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bombail</w:t>
+                <w:t xml:space="preserve">Facial expression and oxytocin as possible markers of positive emotions in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Barret</w:t>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Raynaud</w:t>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jerome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Saint Albin</w:t>
+                <w:t xml:space="preserve">Coralie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2017.10.013⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32993-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625299v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial expression and oxytocin as possible markers of positive emotions in horses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Absence of Gut Microbiota Reduces Emotional Reactivity in Japanese Quails (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjis Kraïmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Manon Biesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Bonneau</w:t>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32993-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897092v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there facial indicators of positive emotions in birds? A first exploration in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3562,51 +3562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche microbiote : stratégies pour prédire et prévenir les infections à Salmonella chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3696,103 +3696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trait for a high emotionality favors spatial memory to the detriment of cue-based memory in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Lormant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 157, pp.256 - 262. </w:t>
@@ -3856,51 +3856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,51 +3968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Linkage Disequilibrium in genome scans for selection without individual genotypes: the local score approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Inès Fariello Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4102,64 +4102,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of a probiotic supplementation on memory in quail suggests a role of gut microbiota on cognitive abilities in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4500,90 +4500,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (4), pp.39</w:t>
@@ -4755,90 +4755,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolk hormones influence in ovo chemosensory learning, growth, and feeding behavior in domestic chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (2), pp.185-197. </w:t>
@@ -4888,103 +4888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpredictable and repeated negative stimuli increased emotional reactivity in male quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 183, pp.86-94. </w:t>
@@ -5035,90 +5035,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificially increased yolk hormone levels and neophobia in domestic chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.1220-1232. </w:t>
@@ -5150,1056 +5150,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotionality modulates the effect of chronic stress on feeding behaviour in birds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Repeated exposure to positive events induces optimistic-like judgment and enhances fearfulness in chronically stressed sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087249⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 154, pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019199v1</w:t>
+                <w:t xml:space="preserve">hal-01129825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternally derived egg hormones, antibodies and antimicrobial proteins: Common and different pathways of maternal effects in Japanese quail</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Fearfulness Affects Quail Maternal Care and Subsequent Offspring Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (11), pp.1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112817⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129955v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exposure to positive events induces optimistic-like judgment and enhances fearfulness in chronically stressed sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
+                <w:t xml:space="preserve">How should pain in farm animals be assessed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.01.005⟩</w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (S3), pp.310-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470014000193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129825v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fearfulness Affects Quail Maternal Care and Subsequent Offspring Development</w:t>
+                <w:t xml:space="preserve">Maternally derived egg hormones, antibodies and antimicrobial proteins: Common and different pathways of maternal effects in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pittet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+                <w:t xml:space="preserve">Monika Okuliarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Le Bot</w:t>
+                <w:t xml:space="preserve">Zuzana Kankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erich Mostl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102800. </w:t>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364873v1</w:t>
+                <w:t xml:space="preserve">hal-01129955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How should pain in farm animals be assessed?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Short- and long-term effects of unpredictable repeated negative stimuli on Japanese quail's fear of humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040470014000193⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210710v1</w:t>
+                <w:t xml:space="preserve">hal-01129948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term effects of unpredictable repeated negative stimuli on Japanese quail's fear of humans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Emotionality modulates the effect of chronic stress on feeding behaviour in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e87249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129948v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to unpredictable and uncontrollable aversive events alters fearfulness in sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
+                <w:t xml:space="preserve">Identifying and monitoring pain in farm animals: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7 (3), pp.476-484. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731112001796⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 7 (6), pp.998-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112002406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129691v1</w:t>
+                <w:t xml:space="preserve">hal-01129733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and monitoring pain in farm animals: a review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+                <w:t xml:space="preserve">Long-term exposure to unpredictable and uncontrollable aversive events alters fearfulness in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mormède</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7 (6), pp.998-1010. </w:t>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.476-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731112002406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112001796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129733v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A higher inherent trait for fearfulness is associated with increased anxiety-like behaviours and diazepam sensitivity in Japanese quail</w:t>
               </w:r>
@@ -6224,64 +6224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 237, pp.124 - 128. </w:t>
@@ -6357,51 +6357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6599,51 +6599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and temperament affect working memory performance for disappearing food in horses, Equus caballus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6651,51 +6651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86 (6), pp.1233-1240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6741,103 +6741,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high and low anxiety trait on object habituation and discrimination: Evidence from selected lines of Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard-Derivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 250, pp.299-303. </w:t>
@@ -6881,1083 +6881,1083 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimising pain in farm animals: the 3S approach – ‘Suppress, Substitute, Soothe’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Japanese quail's genetic background modulates effects of chronic stress on emotional reactivity but not spatial learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Latouche</w:t>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731112000262⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129642v1</w:t>
+                <w:t xml:space="preserve">hal-01020433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japanese quail's genetic background modulates effects of chronic stress on emotional reactivity but not spatial learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Fine mapping of complex traits in non-model species: using next generation sequencing and advanced intercross lines in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047475⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020433v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of complex traits in non-model species: using next generation sequencing and advanced intercross lines in Japanese quail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulators of protein metabolism are affected by cyclical nutritional treatments with diets varying in protein and energy content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Omezzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Fresard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leroux</w:t>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dehais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-551⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (11), pp.1467-1473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2011.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129669v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulators of protein metabolism are affected by cyclical nutritional treatments with diets varying in protein and energy content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimising pain in farm animals: the 3S approach – ‘Suppress, Substitute, Soothe’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourour Omezzine</w:t>
+                <w:t xml:space="preserve">Olivier Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Dominique Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Rideau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2011.09.009⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (8), pp.1261-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112000262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129708v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience with a variety of feed colours reduces feed neophobia in the turkey</w:t>
+                <w:t xml:space="preserve">Early visual experience of food does not appear to reduce subsequent feed neophobia in turkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.08.007⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2010-00882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129607v1</w:t>
+                <w:t xml:space="preserve">hal-01129471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early visual experience of food does not appear to reduce subsequent feed neophobia in turkeys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+                <w:t xml:space="preserve">Higher inherent fearfulness potentiates the effects of chronic stress in the Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 225 (2), pp.505--510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps.2010-00882⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129471v1</w:t>
+                <w:t xml:space="preserve">hal-01022551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher inherent fearfulness potentiates the effects of chronic stress in the Japanese quail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Experience with a variety of feed colours reduces feed neophobia in the turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lecuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 225 (2), pp.505--510. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (1-2), pp.78-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022551v1</w:t>
+                <w:t xml:space="preserve">hal-01129607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of one week of stress on emotional reactivity and learning and memory performances in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 217 (1), pp.104-110. </w:t>
@@ -8001,424 +8001,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of sequential feeding on behaviour, feed intake and feather condition in laying hens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The European experience in poultry welfare - A decade ahead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dusanka Jordan</w:t>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murtala Umar Faruk</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.08.003⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (4), pp.825-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2009-00359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136276v1</w:t>
+                <w:t xml:space="preserve">hal-01129458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European experience in poultry welfare - A decade ahead</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Beaumont</w:t>
+                <w:t xml:space="preserve">Non PCR-amplified transcripts and AFLP® fragments as reduced representations of the quail genome for 454 Titanium sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Duval</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps.2009-00359⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, online (july), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-3-214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129458v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non PCR-amplified transcripts and AFLP® fragments as reduced representations of the quail genome for 454 Titanium sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leroux</w:t>
+                <w:t xml:space="preserve">The influence of sequential feeding on behaviour, feed intake and feather condition in laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusanka Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Feve</w:t>
+                <w:t xml:space="preserve">Murtala Umar Faruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Vignoles</w:t>
+                <w:t xml:space="preserve">M.N. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">I. Stuhec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (3-4), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-3-214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129412v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human handling and presentation of a novel object evoke independent dimensions of fear in Japanese quail</w:t>
               </w:r>
@@ -8540,354 +8540,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In ovo olfactory experience influences post-hatch feeding behaviour in young chickens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'ingestion chez le poulet de chair : n'oublions pas les régulations à court terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (5), pp.391-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129435v1</w:t>
+                <w:t xml:space="preserve">hal-01129555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ingestion chez le poulet de chair : n'oublions pas les régulations à court terme</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In ovo olfactory experience influences post-hatch feeding behaviour in young chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (11), pp.1027-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2010.01820.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129555v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behaviour in turkeys with a change-over from crumbs to pellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 125 (3-4), pp.132-142. </w:t>
@@ -8931,484 +8931,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic selection for fast growth generates bone architecture characterised by enhanced periosteal expansion and limited consolidation of the cortices but a diminution in the early responses to mechanical loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily variations in dietary lysine content alter the expression of genes related to proteolysis in chicken pectoralis major muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.C.F. Rawlinson</w:t>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.H. Murray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.C. Bredl</w:t>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2009.04.243⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 139 (1), pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.108.095752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661462v1</w:t>
+                <w:t xml:space="preserve">hal-02664944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily variations in dietary lysine content alter the expression of genes related to proteolysis in chicken pectoralis major muscle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Feed composition and hardness interact in preference and intake in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lecuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.108.095752⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118 (1-2), pp.62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664944v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed composition and hardness interact in preference and intake in chickens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+                <w:t xml:space="preserve">Genetic selection for fast growth generates bone architecture characterised by enhanced periosteal expansion and limited consolidation of the cortices but a diminution in the early responses to mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C.F. Rawlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Mosley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+                <w:t xml:space="preserve">C.D.P. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bredl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.01.008⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.357-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2009.04.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173483v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subdivisions of the arcopallium/posterior pallial amygdala complex are differentially involved in the control of fear behaviour in the Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9479,2697 +9479,2697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for tonic immobility duration does not affect the response to novelty in quail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential feeding with variations in energy and protein levels improves gait score in meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.09.005⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (11), pp.1658-1665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108002875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658555v1</w:t>
+                <w:t xml:space="preserve">hal-02662217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forty-eight-hour cycle sequential feeding with diets varying in protein and energy contents: adaptation in broilers at different ages</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in social environment induce higher emotional disturbances than changes in physical environment in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps.2007-00205⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (3-4), pp.307-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657765v1</w:t>
+                <w:t xml:space="preserve">hal-01155445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential feeding with variations in energy and protein levels improves gait score in meat-type chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forty-eight-hour cycle sequential feeding with diets varying in protein and energy contents: adaptation in broilers at different ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731108002875⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (1), pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2007-00205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662217v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in social environment induce higher emotional disturbances than changes in physical environment in quail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Changes in heart rate variability during a tonic immobility test in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Galand</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (3), pp.512-520</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01155445v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in heart rate variability during a tonic immobility test in quail</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Effects of various energy and protein levels during sequential feeding on feed preferences in meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (11), pp.1674-1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108002954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661235v1</w:t>
+                <w:t xml:space="preserve">hal-02664537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of various energy and protein levels during sequential feeding on feed preferences in meat-type chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+                <w:t xml:space="preserve">Etude de la réactivité émotionnelle chez la caille : une approche intégrée du bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.71-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02664537v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la réactivité émotionnelle chez la caille : une approche intégrée du bien-être animal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Selection for tonic immobility duration does not affect the response to novelty in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (3-4), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02654447v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heart rate variability as a measure of autonomic regulation of cardiac activity for assessing stress and welfare in farm animals. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Désiré</w:t>
+                <w:t xml:space="preserve">Eberhard von Borell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+                <w:t xml:space="preserve">Jan Langbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (3), pp.293-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2007.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004764v1</w:t>
+                <w:t xml:space="preserve">hal-02668700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional reactivity modulates autonomic responses to an acoustic challenge in quail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Valance</w:t>
+                <w:t xml:space="preserve">Genetic selection on a behavioural fear trait is associated to changes in heart rate variability in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.339-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1601-183X.2006.00262.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655166v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic selection on a behavioural fear trait is associated to changes in heart rate variability in quail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Emotional reactivity modulates autonomic responses to an acoustic challenge in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (1), pp.165-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657583v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate variability as a measure of autonomic regulation of cardiac activity for assessing stress and welfare in farm animals. A review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sven Hansen</w:t>
+                <w:t xml:space="preserve">Bien-être animal en élevage de poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.41-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668700v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être animal en élevage de poulets de chair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.41-46</w:t>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665762v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t>
+                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Désiré</w:t>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01173429v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of selection for fear in Japanese quail</w:t>
+                <w:t xml:space="preserve">Etude des réactions d'évitement vis à vis de l'homme dans deux populations de faisans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Damange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Jean-Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 70 (5), pp.216-222</w:t>
+              <w:t xml:space="preserve">Gibier et Chasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 213, pp.6-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666785v1</w:t>
+                <w:t xml:space="preserve">hal-02666697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des réactions d'évitement vis à vis de l'homme dans deux populations de faisans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of selection for fear in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mayot</w:t>
+                <w:t xml:space="preserve">Jean Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Thémé</w:t>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gibier et Chasse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 213, pp.6-10</w:t>
+              <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (5), pp.216-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666697v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourrir les poulets lourds : mise au point d'une technique d'alimentation sequentielle. Application sur le terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential feeding programs for broiler chickens: twenty- four- fourtyeight-hour cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Merlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+                <w:t xml:space="preserve">B. Barrier-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gallot</w:t>
+                <w:t xml:space="preserve">P. Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Mirabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ps/83.1.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672431v1</w:t>
+                <w:t xml:space="preserve">hal-02678115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humeral quality and adrenal responsiveness in laying hens reared in standard and furnished cages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guémené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 53, pp.235-243. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+              <w:t xml:space="preserve">, 2004, 53 (3), pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/animres:2004011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675574v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential feeding programs for broiler chickens: twenty- four- fourtyeight-hour cycles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Larroudé</w:t>
+                <w:t xml:space="preserve">Effects of the addition of sand and string pens on use of space, activity, tarsal angulations and bone composition in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Boutten</w:t>
+                <w:t xml:space="preserve">D. Bizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13, pp.87-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678115v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humeral quality and adrenal responsiveness in laying hens reared in standard and furnished cages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 53 (3), pp.235-243. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+              <w:t xml:space="preserve">, 2004, 53, pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/animres:2004011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889948v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the addition of sand and string pens on use of space, activity, tarsal angulations and bone composition in broiler chickens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">Faire marcher le poulet : pourquoi et comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13, pp.87-94</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (1), pp.45-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678404v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire marcher le poulet : pourquoi et comment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nourrir les poulets lourds : mise au point d'une technique d'alimentation sequentielle. Application sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bizeray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Faure</w:t>
+                <w:t xml:space="preserve">S. Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 17 (1), pp.45-57</w:t>
+              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 46, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683455v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorial correspondence analysis of fear-related behaviour traits in japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Roussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12244,148 +12244,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of activity bouts and effect of fearfulness on behaviour in meat-type chickens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">Influence of increased environmental complexity on leg condition, performance, and level of fearfulness in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 58, pp.45-55</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81, pp.767-773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672464v1</w:t>
+                <w:t xml:space="preserve">hal-02678146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone development and activity in chickens in response to reduced weight-load on legs</w:t>
               </w:r>
@@ -12397,51 +12384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12518,51 +12505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Wauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12607,1409 +12594,1422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of increased environmental complexity on leg condition, performance, and level of fearfulness in broilers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">Sequential feeding can increase activity and improve gait score in meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Estevez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 81, pp.767-773</w:t>
+              <w:t xml:space="preserve">, 2002, 81, pp.1798-1806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678146v1</w:t>
+                <w:t xml:space="preserve">hal-02670726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential feeding can increase activity and improve gait score in meat-type chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Bizeray</w:t>
+                <w:t xml:space="preserve">Mothering influences the distribution of activity in young domestic chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline-Marie Wauters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.M. Faure</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (3), pp.543--559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/CBI-120004224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670726v1</w:t>
+                <w:t xml:space="preserve">hal-01319922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mothering influences the distribution of activity in young domestic chicks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Bizeray</w:t>
+                <w:t xml:space="preserve">Effects of increasing environmental complexity on the physical activity of broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 79, pp.27-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319922v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of increasing environmental complexity on the physical activity of broiler chickens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">Typology of activity bouts and effect of fearfulness on behaviour in meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 79, pp.27-41</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58, pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674080v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of genotype, sex and rearing temperature on carcasse and meat quality of guinea fowl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">QTL mapping for emotionality in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Roussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Juin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Marche</w:t>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42, pp.470-476</w:t>
+              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S28-S29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669297v1</w:t>
+                <w:t xml:space="preserve">hal-02673001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping for emotionality in quail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+                <w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vignal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S28-S29</w:t>
+              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S22-S23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673001v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental enrichment and leg problems in broiler chichens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S22-S23</w:t>
+              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S13-S14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669384v1</w:t>
+                <w:t xml:space="preserve">hal-02671855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment and leg problems in broiler chichens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+                <w:t xml:space="preserve">Recherche des zones du génone contrôlant l'émotivité chez la caille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Roussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S13-S14</w:t>
+              <w:t xml:space="preserve">, 2001, suppl.,, pp.S28-S29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671855v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des zones du génone contrôlant l'émotivité chez la caille.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Vignal</w:t>
+                <w:t xml:space="preserve">Typology of activity bouts in the broiler chicken: a new approach for simplifying observational methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, suppl.,, pp.S28-S29</w:t>
+              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S11-S12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679977v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of activity bouts in the broiler chicken: a new approach for simplifying observational methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Bizeray</w:t>
+                <w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. Faure</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S11-S12</w:t>
+              <w:t xml:space="preserve">, 2001, 42, pp.S22-S23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670784v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of genotype, sex and rearing temperature on carcasse and meat quality of guinea fowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42, pp.S22-S23</w:t>
+              <w:t xml:space="preserve">, 2001, 42, pp.470-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673069v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early locomotor behaviour in genetic stocks of chickens with different growth rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14041,217 +14041,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diluted starter diet, growth performance, and digestive tract. Development in fast- and slow-growing broilers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early bone growth in ckickens. Genetically selected for a high and low growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.A. Geraert</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Poultry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 8, pp.122-131</w:t>
+              <w:t xml:space="preserve">Growth, development, and aging : GDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 63, pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683944v1</w:t>
+                <w:t xml:space="preserve">hal-02691358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early bone growth in ckickens. Genetically selected for a high and low growth rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diluted starter diet, growth performance, and digestive tract. Development in fast- and slow-growing broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.B. Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Geraert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth, development, and aging : GDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 63, pp.75-84</w:t>
+              <w:t xml:space="preserve">Journal of Applied Poultry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8, pp.122-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691358v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing growth rate of broiler chickens with a low energy diet does not improve cortical bone quality</w:t>
               </w:r>
@@ -14263,51 +14263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14358,77 +14358,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles locomoteurs et qualité osseuse chez les volailles de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14479,51 +14479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the occurence of Varus-Valgus deformations in broiler chickens with a low energy diet or an increasing lighting schedule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 60 (4), pp.181-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14561,51 +14561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex differences in bone growth of broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15248,51 +15248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179448v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Filliat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.952922" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623162v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez507" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Coton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lefort" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Lebourhis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/w531-bx03" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina M. Morris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Hindle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Burt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela F. Danner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-0743-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yildirim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kraimi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Constantin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercerand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.07.047" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003367" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100454" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4500" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Dawkins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine G. Gebhardt-Henrich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rychlik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112658" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0335-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00072" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202879" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00603" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Barret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.10.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32993-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.54080498449746E12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14141" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605853v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.05.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0292-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thoby" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex147" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pichova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janicke Nordgreen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubor Kostal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Oppermann Moe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2015.11.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405407v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani5040408" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Okuliarova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kankova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Mostl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112817" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129825v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.01.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMVNWXD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102800" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210710v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000193" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129948v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093259" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129691v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001796" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129733v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002406" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129706v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chanson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057670" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129789v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.09.026" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ1QW63N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129642v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levionnois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000262" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129708v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Omezzine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.09.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT1045W1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129607v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laviron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.08.007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TG2DB8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129471v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-00882" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136276v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusanka Jordan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtala Umar Faruk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Ali" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stuhec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.08.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHF9GSZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00359" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129441v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Land" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Saint Dizier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.05.009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THD3ZD64-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129555v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129456v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXD28PQ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661462v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C.F. Rawlinson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Murray" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mosley" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D.P. Wright" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bredl" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.04.243" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664944v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.108.095752" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173483v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.01.008" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97Q51CG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653933v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saint-Dizier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Davies" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2009.03.00" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658555v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.09.005" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78SG8KFB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657765v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2007-00205" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662217v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vall&#233;e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002875" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155445v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.08.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BM6QVSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661235v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664537v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002954" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654447v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655166v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valance" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657583v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2006.00262.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668700v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard von Borell" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Langbein" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hansen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2007.01.007" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665762v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666785v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Faure" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666697v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faure" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Th&#233;m&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672431v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merlet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675574v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004011" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678115v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrier-Guillot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larroud&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutten" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.1.49" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889948v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;men&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678404v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bizeray" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683455v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676579v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roussot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaby" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mills" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672464v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Pape" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675451v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rutten" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reiter" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bessei" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676472v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Wauters" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Richard-Yris" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678146v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estevez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670726v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319922v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline-Marie Wauters" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Perr&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bizeray" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CBI-120004224" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674080v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669297v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebours" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673001v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669384v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Retailleau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671855v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679977v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670784v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673069v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692958v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683944v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Siegel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Geraert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691358v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693493v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693934v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686374v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686603v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708293v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699782v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Triyuwanta" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701729v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713262v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705850v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760602v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Filliat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.952922" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina M. Morris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Hindle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Burt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela F. Danner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-0743-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Coton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lefort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Lebourhis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/w531-bx03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yildirim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kraimi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Constantin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercerand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.07.047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003367" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100454" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4500" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez507" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0335-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Dawkins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine G. Gebhardt-Henrich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rychlik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112658" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00072" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202879" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625299v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Barret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.10.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897092v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32993-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00603" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.54080498449746E12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14141" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605853v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.05.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0292-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thoby" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex147" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pichova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janicke Nordgreen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubor Kostal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Oppermann Moe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2015.11.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405407v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani5040408" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129825v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.01.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMVNWXD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102800" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210710v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000193" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Okuliarova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kankova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Mostl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112817" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129948v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093259" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129733v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002406" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129691v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001796" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129706v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chanson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057670" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129789v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.09.026" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ1QW63N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129708v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Omezzine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.09.009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT1045W1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129642v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levionnois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000262" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129471v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laviron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-00882" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129607v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.08.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TG2DB8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00359" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusanka Jordan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtala Umar Faruk" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Ali" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stuhec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.08.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHF9GSZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129441v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Land" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Saint Dizier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.05.009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THD3ZD64-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129555v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129456v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXD28PQ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664944v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.108.095752" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173483v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.01.008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97Q51CG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661462v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C.F. Rawlinson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Murray" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mosley" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D.P. Wright" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bredl" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.04.243" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653933v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saint-Dizier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Davies" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2009.03.00" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662217v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vall&#233;e" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002875" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155445v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.08.002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BM6QVSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657765v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2007-00205" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661235v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664537v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002954" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654447v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658555v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.09.005" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78SG8KFB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668700v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard von Borell" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Langbein" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hansen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2007.01.007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657583v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2006.00262.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655166v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valance" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665762v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faure" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Th&#233;m&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666785v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Faure" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678115v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrier-Guillot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larroud&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutten" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.1.49" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889948v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;men&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004011" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678404v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bizeray" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675574v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683455v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672431v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merlet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676579v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roussot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaby" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mills" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678146v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estevez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675451v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rutten" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reiter" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bessei" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676472v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Wauters" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Richard-Yris" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670726v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319922v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline-Marie Wauters" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Perr&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bizeray" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CBI-120004224" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674080v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672464v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Pape" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673001v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669384v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Retailleau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671855v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679977v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670784v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673069v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669297v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebours" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marche" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692958v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691358v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683944v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Siegel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Geraert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693493v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693934v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686374v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686603v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708293v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699782v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Triyuwanta" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701729v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713262v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705850v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>