--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -271,2197 +271,2197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
+                <w:t xml:space="preserve">Foraging Behavior Shows Individual-Consistency Over Time, and Predicts Range Use in Slow-Growing Free-Range Male Broiler Chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjis Kraimi</w:t>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Lormant</w:t>
+                <w:t xml:space="preserve">Arthur Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.814054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.814054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448777v1</w:t>
+                <w:t xml:space="preserve">hal-03627159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare issues and potential solutions for laying hens in free range and organic production systems: A review based on literature and interviews</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">La caille japonaise (Coturnix coturnix japonica) : un modèle pour des études dans de nombreuses disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">J. Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Filliat</w:t>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.46-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760602v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging Behavior Shows Individual-Consistency Over Time, and Predicts Range Use in Slow-Growing Free-Range Male Broiler Chickens</w:t>
+                <w:t xml:space="preserve">Welfare issues and potential solutions for laying hens in free range and organic production systems: A review based on literature and interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Simoni</w:t>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Christine Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9, pp.814054. </w:t>
+              <w:t xml:space="preserve">, 2022, 9, pp.952922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.814054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.952922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627159v1</w:t>
+                <w:t xml:space="preserve">hal-03760602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caille japonaise (Coturnix coturnix japonica) : un modèle pour des études dans de nombreuses disciplines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lemarchand</w:t>
+                <w:t xml:space="preserve">Narjis Kraimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179448v1</w:t>
+                <w:t xml:space="preserve">hal-03448777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training level reveals a dynamic dialogue between stress and memory systems in birds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Working for food is related to range use in free-range broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Lormant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+                <w:t xml:space="preserve">Arthur Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lemarchand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113280⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-85867-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369464v1</w:t>
+                <w:t xml:space="preserve">hal-03173757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working for food is related to range use in free-range broiler chickens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Training level reveals a dynamic dialogue between stress and memory systems in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Simoni</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine K. Germain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 408, pp.113280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-85867-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173757v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quail genome: insights into social behaviour, seasonal biology and infectious disease response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the hippocampus in spatial memory in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrina M. Morris</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Angela F. Danner</w:t>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-0743-4⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (1), pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pez507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625167v1</w:t>
+                <w:t xml:space="preserve">hal-02623162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux et voies de progrès pour limiter le picage chez la poule pondeuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The quail genome: insights into social behaviour, seasonal biology and infectious disease response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina M. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew M. Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Mika</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céleste Lebourhis</w:t>
+                <w:t xml:space="preserve">Angela F. Danner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/w531-bx03⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-0743-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137809v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience has long-term effects on blood transcriptome in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-77732-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of tryptophan and probiotic supplementation on growth and behavior in quail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etat des lieux et voies de progrès pour limiter le picage chez la poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yildirim</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céleste Lebourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.07.047⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.281-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/w531-bx03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151778v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dietary strategy on progression of health and behaviour in mule ducks reared for fatty liver production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Litt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (6), pp.1258-1269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731119003367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early chronic hypoxia does not impact rainbow trout behaviour later in life</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borel</w:t>
+                <w:t xml:space="preserve">Effects of tryptophan and probiotic supplementation on growth and behavior in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kraimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2020.100454⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (11), pp.5206-5213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935360v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing conditions of palmipeds and fatty liver production: from societal demands to a process of progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Litt</w:t>
+                <w:t xml:space="preserve">Early chronic hypoxia does not impact rainbow trout behaviour later in life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4500⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.100454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2020.100454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478826v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental enrichment reduces behavioural alterations induced by chronic stress in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Laurence</w:t>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.331-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731114002523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the hippocampus in spatial memory in Japanese quail</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rearing conditions of palmipeds and fatty liver production: from societal demands to a process of progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Litt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 99 (1), pp.61-66. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3), pp.203-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps/pez507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623162v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ranging behavior and spatial memory of free-range chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Peuteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166, pp.103888. </w:t>
@@ -2493,329 +2493,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiplatform metabolomic approach to characterize fecal signatures of negative postnatal events in chicks: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the microbiota-gut-brain axis on behavior and welfare in farm animals: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjis Kraimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+                <w:t xml:space="preserve">Marian Dawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
+                <w:t xml:space="preserve">Sabine G. Gebhardt-Henrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Montigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Ivan Rychlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (21), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 210, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40104-019-0335-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623679v1</w:t>
+                <w:t xml:space="preserve">hal-02627992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the microbiota-gut-brain axis on behavior and welfare in farm animals: A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multiplatform metabolomic approach to characterize fecal signatures of negative postnatal events in chicks: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Dawkins</w:t>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine G. Gebhardt-Henrich</w:t>
+                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Velge</w:t>
+                <w:t xml:space="preserve">Frédéric Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Rychlik</w:t>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 210, 12 p. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (21), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40104-019-0335-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627992v1</w:t>
+                <w:t xml:space="preserve">hal-02623679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake and long-term effects of essential oils after a negative postnatal experience in chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2888,90 +2888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gut microbiota transfer on emotional reactivity in Japanese quails (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christele Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3020,485 +3020,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of stress odours across species: behavioural responses of rats to faeces from chickens and rats subjected to various types of stressful events</w:t>
+                <w:t xml:space="preserve">Absence of Gut Microbiota Reduces Emotional Reactivity in Japanese Quails (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bombail</w:t>
+                <w:t xml:space="preserve">Narjis Kraïmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Barret</w:t>
+                <w:t xml:space="preserve">Manon Biesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Raynaud</w:t>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jerome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Saint Albin</w:t>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2017.10.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625299v1</w:t>
+                <w:t xml:space="preserve">hal-02625096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial expression and oxytocin as possible markers of positive emotions in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-32993-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of Gut Microbiota Reduces Emotional Reactivity in Japanese Quails (Coturnix japonica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In search of stress odours across species: behavioural responses of rats to faeces from chickens and rats subjected to various types of stressful events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bombail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjis Kraïmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Blandine Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Biesse</w:t>
+                <w:t xml:space="preserve">Aurélien Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">Nathalie Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Guitton</w:t>
+                <w:t xml:space="preserve">Audrey Saint Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 205, pp.216-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2017.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625096v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there facial indicators of positive emotions in birds? A first exploration in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3562,51 +3562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche microbiote : stratégies pour prédire et prévenir les infections à Salmonella chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3696,103 +3696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trait for a high emotionality favors spatial memory to the detriment of cue-based memory in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 157, pp.256 - 262. </w:t>
@@ -3856,51 +3856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,51 +3968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Linkage Disequilibrium in genome scans for selection without individual genotypes: the local score approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Inès Fariello Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4102,64 +4102,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of a probiotic supplementation on memory in quail suggests a role of gut microbiota on cognitive abilities in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Parois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4500,90 +4500,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (4), pp.39</w:t>
@@ -4606,2899 +4606,2911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of food-related environmental complexity on litter directed behaviour, fear and exploration of novel stimuli in young broiler chickens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janicke Nordgreen</w:t>
+                <w:t xml:space="preserve">Yolk hormones influence in ovo chemosensory learning, growth, and feeding behavior in domestic chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2015.11.007⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (2), pp.185-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.21364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353289v1</w:t>
+                <w:t xml:space="preserve">hal-01574925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolk hormones influence in ovo chemosensory learning, growth, and feeding behavior in domestic chicks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">The effects of food-related environmental complexity on litter directed behaviour, fear and exploration of novel stimuli in young broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Pichova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janicke Nordgreen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubor Kostal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randi Oppermann Moe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dev.21364⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174, pp.83-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2015.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574925v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpredictable and repeated negative stimuli increased emotional reactivity in male quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 183, pp.86-94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2016.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificially increased yolk hormone levels and neophobia in domestic chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.1220-1232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ani5040408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exposure to positive events induces optimistic-like judgment and enhances fearfulness in chronically stressed sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+                <w:t xml:space="preserve">Emotionality modulates the effect of chronic stress on feeding behaviour in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 154, pp.30-38. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e87249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129825v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fearfulness Affects Quail Maternal Care and Subsequent Offspring Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternally derived egg hormones, antibodies and antimicrobial proteins: Common and different pathways of maternal effects in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Okuliarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pittet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+                <w:t xml:space="preserve">Zuzana Kankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Le Bot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erich Mostl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102800. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102800⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364873v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How should pain in farm animals be assessed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (S3), pp.310-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S2040470014000193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternally derived egg hormones, antibodies and antimicrobial proteins: Common and different pathways of maternal effects in Japanese quail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repeated exposure to positive events induces optimistic-like judgment and enhances fearfulness in chronically stressed sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Okuliarova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112817⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 154, pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129955v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term effects of unpredictable repeated negative stimuli on Japanese quail's fear of humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fearfulness Affects Quail Maternal Care and Subsequent Offspring Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Laurence</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093259⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e102800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129948v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotionality modulates the effect of chronic stress on feeding behaviour in birds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Short- and long-term effects of unpredictable repeated negative stimuli on Japanese quail's fear of humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.e87249. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01019199v1</w:t>
+                <w:t xml:space="preserve">hal-01129948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and monitoring pain in farm animals: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (6), pp.998-1010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731112002406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term exposure to unpredictable and uncontrollable aversive events alters fearfulness in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (3), pp.476-484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731112001796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A higher inherent trait for fearfulness is associated with increased anxiety-like behaviours and diazepam sensitivity in Japanese quail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Boulay</w:t>
+                <w:t xml:space="preserve">Moderate heat challenge increased yolk steroid hormones and shaped offspring growth and behavior in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Marine Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Möstl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.09.026⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129688v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Phenotypic and Genetic Relationships between Sociality, Emotional Reactivity and Production Traits in Japanese Quail</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">A higher inherent trait for fearfulness is associated with increased anxiety-like behaviours and diazepam sensitivity in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082157⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 237, pp.124 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2012.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129795v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate heat challenge increased yolk steroid hormones and shaped offspring growth and behavior in chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of Phenotypic and Genetic Relationships between Sociality, Emotional Reactivity and Production Traits in Japanese Quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Erich Möstl</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (2), pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057670⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8, online (12), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129706v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and temperament affect working memory performance for disappearing food in horses, Equus caballus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86 (6), pp.1233-1240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high and low anxiety trait on object habituation and discrimination: Evidence from selected lines of Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard-Derivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 250, pp.299-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2013.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japanese quail's genetic background modulates effects of chronic stress on emotional reactivity but not spatial learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Minimising pain in farm animals: the 3S approach – ‘Suppress, Substitute, Soothe’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047475⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (8), pp.1261-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112000262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020433v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of complex traits in non-model species: using next generation sequencing and advanced intercross lines in Japanese quail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Japanese quail's genetic background modulates effects of chronic stress on emotional reactivity but not spatial learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Houdelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129669v1</w:t>
+                <w:t xml:space="preserve">hal-01020433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulators of protein metabolism are affected by cyclical nutritional treatments with diets varying in protein and energy content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Omezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (11), pp.1467-1473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2011.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimising pain in farm animals: the 3S approach – ‘Suppress, Substitute, Soothe’</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine mapping of complex traits in non-model species: using next generation sequencing and advanced intercross lines in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Fournier</w:t>
+                <w:t xml:space="preserve">Laure Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Guemene</w:t>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Latouche</w:t>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731112000262⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129642v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early visual experience of food does not appear to reduce subsequent feed neophobia in turkeys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Experience with a variety of feed colours reduces feed neophobia in the turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7508,277 +7520,289 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 90 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (1-2), pp.78-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps.2010-00882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129471v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher inherent fearfulness potentiates the effects of chronic stress in the Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 225 (2), pp.505--510. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience with a variety of feed colours reduces feed neophobia in the turkey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Early visual experience of food does not appear to reduce subsequent feed neophobia in turkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7788,1067 +7812,1055 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2010-00882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.08.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01129607v1</w:t>
+                <w:t xml:space="preserve">hal-01129471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of one week of stress on emotional reactivity and learning and memory performances in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 217 (1), pp.104-110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2010.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European experience in poultry welfare - A decade ahead</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of sequential feeding on behaviour, feed intake and feather condition in laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dusanka Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murtala Umar Faruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stuhec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps.2009-00359⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (3-4), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129458v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non PCR-amplified transcripts and AFLP® fragments as reduced representations of the quail genome for 454 Titanium sequencing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The European experience in poultry welfare - A decade ahead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-3-214⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (4), pp.825-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2009-00359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129412v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of sequential feeding on behaviour, feed intake and feather condition in laying hens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+                <w:t xml:space="preserve">Non PCR-amplified transcripts and AFLP® fragments as reduced representations of the quail genome for 454 Titanium sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. Ali</w:t>
+                <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Stuhec</w:t>
+                <w:t xml:space="preserve">Florence Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.08.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, online (july), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-3-214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01136276v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human handling and presentation of a novel object evoke independent dimensions of fear in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard-Derivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Land</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Saint Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 85 (1), pp.18-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2010.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ingestion chez le poulet de chair : n'oublions pas les régulations à court terme</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In ovo olfactory experience influences post-hatch feeding behaviour in young chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (11), pp.1027-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2010.01820.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01129555v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In ovo olfactory experience influences post-hatch feeding behaviour in young chickens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'ingestion chez le poulet de chair : n'oublions pas les régulations à court terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (5), pp.391-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01129435v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behaviour in turkeys with a change-over from crumbs to pellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8870,6238 +8882,6238 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 125 (3-4), pp.132-142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2010.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily variations in dietary lysine content alter the expression of genes related to proteolysis in chicken pectoralis major muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 139 (1), pp.38-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/jn.108.095752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed composition and hardness interact in preference and intake in chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+                <w:t xml:space="preserve">Genetic selection for fast growth generates bone architecture characterised by enhanced periosteal expansion and limited consolidation of the cortices but a diminution in the early responses to mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C.F. Rawlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Mosley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D.P. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bredl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.01.008⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.357-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2009.04.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173483v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic selection for fast growth generates bone architecture characterised by enhanced periosteal expansion and limited consolidation of the cortices but a diminution in the early responses to mechanical loading</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C.D.P. Wright</w:t>
+                <w:t xml:space="preserve">Feed composition and hardness interact in preference and intake in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lecuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Bredl</w:t>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (2), pp.357-366. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118 (1-2), pp.62-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2009.04.243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661462v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subdivisions of the arcopallium/posterior pallial amygdala complex are differentially involved in the control of fear behaviour in the Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (5), pp.288-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2009.03.00⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential feeding with variations in energy and protein levels improves gait score in meat-type chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection for tonic immobility duration does not affect the response to novelty in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (11), pp.1658-1665. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (3-4), pp.297-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731108002875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662217v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in social environment induce higher emotional disturbances than changes in physical environment in quail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Sequential feeding with variations in energy and protein levels improves gait score in meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Després</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Galand</w:t>
+                <w:t xml:space="preserve">Claire Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.08.002⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (11), pp.1658-1665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108002875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01155445v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forty-eight-hour cycle sequential feeding with diets varying in protein and energy contents: adaptation in broilers at different ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 87 (1), pp.196-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3382/ps.2007-00205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in heart rate variability during a tonic immobility test in quail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Changes in social environment induce higher emotional disturbances than changes in physical environment in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Despres</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Caroline Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (3-4), pp.307-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661235v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of various energy and protein levels during sequential feeding on feed preferences in meat-type chickens</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Changes in heart rate variability during a tonic immobility test in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (3), pp.512-520</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731108002954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664537v1</w:t>
+                <w:t xml:space="preserve">hal-02661235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la réactivité émotionnelle chez la caille : une approche intégrée du bien-être animal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Effects of various energy and protein levels during sequential feeding on feed preferences in meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (11), pp.1674-1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108002954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02654447v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for tonic immobility duration does not affect the response to novelty in quail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
+                <w:t xml:space="preserve">Etude de la réactivité émotionnelle chez la caille : une approche intégrée du bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.71-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02658555v1</w:t>
+                <w:t xml:space="preserve">hal-02654447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate variability as a measure of autonomic regulation of cardiac activity for assessing stress and welfare in farm animals. A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eberhard von Borell</w:t>
+                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Langbein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Despres</w:t>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Hansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02668700v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic selection on a behavioural fear trait is associated to changes in heart rate variability in quail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Emotional reactivity modulates autonomic responses to an acoustic challenge in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (1), pp.165-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657583v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional reactivity modulates autonomic responses to an acoustic challenge in quail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Valance</w:t>
+                <w:t xml:space="preserve">Genetic selection on a behavioural fear trait is associated to changes in heart rate variability in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.339-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1601-183X.2006.00262.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655166v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être animal en élevage de poulets de chair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Heart rate variability as a measure of autonomic regulation of cardiac activity for assessing stress and welfare in farm animals. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eberhard von Borell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Langbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (3), pp.293-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2007.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665762v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Bien-être animal en élevage de poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173429v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t>
+                <w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02004764v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des réactions d'évitement vis à vis de l'homme dans deux populations de faisans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of selection for fear in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Jean Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mayot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Thémé</w:t>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gibier et Chasse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 213, pp.6-10</w:t>
+              <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (5), pp.216-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666697v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of selection for fear in Japanese quail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des réactions d'évitement vis à vis de l'homme dans deux populations de faisans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Damange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Jean-Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Pierre Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 70 (5), pp.216-222</w:t>
+              <w:t xml:space="preserve">Gibier et Chasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 213, pp.6-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666785v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential feeding programs for broiler chickens: twenty- four- fourtyeight-hour cycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Nourrir les poulets lourds : mise au point d'une technique d'alimentation sequentielle. Application sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Boutten</w:t>
+                <w:t xml:space="preserve">S. Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 46, pp.18-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678115v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humeral quality and adrenal responsiveness in laying hens reared in standard and furnished cages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+                <w:t xml:space="preserve">Sequential feeding programs for broiler chickens: twenty- four- fourtyeight-hour cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barrier-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/animres:2004011⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ps/83.1.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889948v1</w:t>
+                <w:t xml:space="preserve">hal-02678115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the addition of sand and string pens on use of space, activity, tarsal angulations and bone composition in broiler chickens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Faure</w:t>
+                <w:t xml:space="preserve">Humeral quality and adrenal responsiveness in laying hens reared in standard and furnished cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53, pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2004011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678404v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humeral quality and adrenal responsiveness in laying hens reared in standard and furnished cages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+                <w:t xml:space="preserve">Effects of the addition of sand and string pens on use of space, activity, tarsal angulations and bone composition in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13, pp.87-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675574v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire marcher le poulet : pourquoi et comment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Faure</w:t>
+                <w:t xml:space="preserve">Humeral quality and adrenal responsiveness in laying hens reared in standard and furnished cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guémené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53 (3), pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2004011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683455v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourrir les poulets lourds : mise au point d'une technique d'alimentation sequentielle. Application sur le terrain</w:t>
+                <w:t xml:space="preserve">Faire marcher le poulet : pourquoi et comment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Merlet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Gallot</w:t>
+                <w:t xml:space="preserve">D. Bizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 46, pp.18-21</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (1), pp.45-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672431v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorial correspondence analysis of fear-related behaviour traits in japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Roussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 61, pp.69-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of increased environmental complexity on leg condition, performance, and level of fearfulness in broilers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">Typology of activity bouts and effect of fearfulness on behaviour in meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 81, pp.767-773</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58, pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678146v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone development and activity in chickens in response to reduced weight-load on legs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rutten</w:t>
+                <w:t xml:space="preserve">Influence of increased environmental complexity on leg condition, performance, and level of fearfulness in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Werner Bessei</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 51, pp.327-336</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81, pp.767-773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675451v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mothering influences the distribution of activities in young domestic chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Wauters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Wauters</w:t>
+                <w:t xml:space="preserve">Y. Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronobiology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 19 (3), pp.543-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential feeding can increase activity and improve gait score in meat-type chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Bizeray</w:t>
+                <w:t xml:space="preserve">Bone development and activity in chickens in response to reduced weight-load on legs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Faure</w:t>
+                <w:t xml:space="preserve">K. Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Bessei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 81, pp.1798-1806</w:t>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 51, pp.327-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670726v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mothering influences the distribution of activity in young domestic chicks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline-Marie Wauters</w:t>
+                <w:t xml:space="preserve">Sequential feeding can increase activity and improve gait score in meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bizeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvann Perré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+                <w:t xml:space="preserve">M. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81, pp.1798-1806</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319922v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of increasing environmental complexity on the physical activity of broiler chickens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Estevez</w:t>
+                <w:t xml:space="preserve">Mothering influences the distribution of activity in young domestic chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline-Marie Wauters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Faure</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (3), pp.543--559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/CBI-120004224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674080v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of activity bouts and effect of fearfulness on behaviour in meat-type chickens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">Effects of increasing environmental complexity on the physical activity of broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 58, pp.45-55</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 79, pp.27-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672464v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping for emotionality in quail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mills</w:t>
+                <w:t xml:space="preserve">Effect of genotype, sex and rearing temperature on carcasse and meat quality of guinea fowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S28-S29</w:t>
+              <w:t xml:space="preserve">, 2001, 42, pp.470-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673001v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">QTL mapping for emotionality in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Roussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S22-S23</w:t>
+              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S28-S29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669384v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment and leg problems in broiler chichens</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Recherche des zones du génone contrôlant l'émotivité chez la caille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Roussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S13-S14</w:t>
+              <w:t xml:space="preserve">, 2001, suppl.,, pp.S28-S29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671855v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des zones du génone contrôlant l'émotivité chez la caille.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, suppl.,, pp.S28-S29</w:t>
+              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S22-S23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679977v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of activity bouts in the broiler chicken: a new approach for simplifying observational methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">Environmental enrichment and leg problems in broiler chichens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S11-S12</w:t>
+              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S13-S14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670784v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Typology of activity bouts in the broiler chicken: a new approach for simplifying observational methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42, pp.S22-S23</w:t>
+              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S11-S12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673069v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of genotype, sex and rearing temperature on carcasse and meat quality of guinea fowl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Estimation of genetic correlation between growth traits and leg disorders in muscovy ducks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Juin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42, pp.470-476</w:t>
+              <w:t xml:space="preserve">, 2001, 42, pp.S22-S23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669297v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early locomotor behaviour in genetic stocks of chickens with different growth rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bizeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 68, pp.231-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early bone growth in ckickens. Genetically selected for a high and low growth rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Growth, development, and aging : GDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 63, pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diluted starter diet, growth performance, and digestive tract. Development in fast- and slow-growing broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.B. Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Geraert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Poultry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 8, pp.122-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing growth rate of broiler chickens with a low energy diet does not improve cortical bone quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 39, pp.24-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles locomoteurs et qualité osseuse chez les volailles de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 11 (2), pp.125-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the occurence of Varus-Valgus deformations in broiler chickens with a low energy diet or an increasing lighting schedule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 60 (4), pp.181-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex differences in bone growth of broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Growth, development, and aging : GDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 60, pp.49-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone structure and biomechanics of tibiotarsi in chickens with various growth rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calcified Tissue International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 56, pp.455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal body weight and feed allowance of breeders affect performance of dwarf broiler breeders and tibial ossification of their progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Triyuwanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 71, pp.244-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary phosphorus and food allowance of dwarf breeders affect reproductive performance of hens and bone development od their progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Triyuwanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 33, pp.363-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition, cortical structure and mechanical properties of chicken tibiotarsi : effect of growth rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 33, pp.925-939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and anatomical differences in varus and valgus deformities of chick limbs suggest different aetio-pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 21, pp.429-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId445"/>
+      <w:footerReference w:type="default" r:id="rId446"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15248,51 +15260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760602v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Filliat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.952922" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina M. Morris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Hindle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Burt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela F. Danner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-0743-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Coton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lefort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Lebourhis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/w531-bx03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yildirim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kraimi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Constantin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercerand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.07.047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003367" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100454" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4500" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez507" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0335-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Dawkins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine G. Gebhardt-Henrich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rychlik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112658" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00072" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202879" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625299v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Barret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.10.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897092v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32993-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00603" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.54080498449746E12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14141" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605853v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.05.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0292-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thoby" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex147" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pichova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janicke Nordgreen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubor Kostal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Oppermann Moe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2015.11.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405407v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani5040408" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129825v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.01.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMVNWXD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102800" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210710v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000193" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Okuliarova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kankova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Mostl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112817" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129948v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093259" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129733v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002406" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129691v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001796" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129706v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chanson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057670" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129789v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.09.026" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ1QW63N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129708v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Omezzine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.09.009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT1045W1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129642v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levionnois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000262" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129471v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laviron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-00882" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129607v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.08.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TG2DB8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00359" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusanka Jordan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtala Umar Faruk" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Ali" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stuhec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.08.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHF9GSZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129441v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Land" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Saint Dizier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.05.009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THD3ZD64-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129555v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129456v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXD28PQ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664944v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.108.095752" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173483v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.01.008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97Q51CG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661462v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C.F. Rawlinson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Murray" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mosley" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D.P. Wright" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bredl" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.04.243" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653933v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saint-Dizier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Davies" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2009.03.00" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662217v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vall&#233;e" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002875" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155445v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.08.002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BM6QVSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657765v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2007-00205" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661235v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664537v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002954" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654447v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658555v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.09.005" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78SG8KFB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668700v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard von Borell" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Langbein" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hansen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2007.01.007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657583v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2006.00262.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655166v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valance" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665762v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faure" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Th&#233;m&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666785v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Faure" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678115v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrier-Guillot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larroud&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutten" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.1.49" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889948v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;men&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004011" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678404v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bizeray" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675574v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683455v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672431v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merlet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676579v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roussot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaby" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mills" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678146v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estevez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675451v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rutten" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reiter" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bessei" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676472v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Wauters" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Richard-Yris" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670726v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319922v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline-Marie Wauters" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Perr&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bizeray" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CBI-120004224" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674080v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672464v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Pape" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673001v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669384v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Retailleau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671855v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679977v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670784v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673069v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669297v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebours" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marche" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692958v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691358v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683944v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Siegel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Geraert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693493v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693934v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686374v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686603v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708293v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699782v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Triyuwanta" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701729v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713262v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705850v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemarchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Filliat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.952922" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623162v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez507" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina M. Morris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Hindle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Burt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela F. Danner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-0743-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Coton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lefort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Lebourhis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/w531-bx03" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003367" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yildirim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kraimi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Constantin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercerand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.07.047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100454" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002523" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Litt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4500" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627992v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Dawkins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine G. Gebhardt-Henrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rychlik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112658" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0335-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00072" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202879" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00603" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32993-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Barret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.10.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.06.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.54080498449746E12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14141" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605853v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.05.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0292-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thoby" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex147" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21364" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3X1XDJ19-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353289v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Pichova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janicke Nordgreen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubor Kostal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Oppermann Moe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2015.11.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGH9R85M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.07.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405407v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani5040408" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaultier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087249" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129955v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Okuliarova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kankova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Mostl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112817" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000193" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129825v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.01.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KMVNWXD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364873v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Bot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102800" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129948v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093259" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129733v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002406" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129691v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001796" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129706v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chanson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delaveau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich M&#246;stl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057670" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129789v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.09.026" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ1QW63N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129731v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard-Derivois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.05.032" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF7CF8W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129642v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levionnois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000262" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020433v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047475" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129708v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Omezzine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.09.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT1045W1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129607v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laviron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.08.007" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26TG2DB8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022551v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.08.010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4VNXSNM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129471v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-00882" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129477v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.10.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G851WCZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136276v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusanka Jordan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murtala Umar Faruk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Ali" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stuhec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.08.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHF9GSZH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129458v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00359" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129441v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Land" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Saint Dizier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.05.009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THD3ZD64-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129555v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129456v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.009" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXD28PQ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664944v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.108.095752" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661462v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C.F. Rawlinson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Murray" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mosley" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D.P. Wright" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bredl" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.04.243" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173483v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.01.008" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97Q51CG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653933v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saint-Dizier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Davies" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2009.03.00" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658555v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.09.005" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78SG8KFB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662217v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vall&#233;e" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002875" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657765v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2007-00205" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155445v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Valance" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despr&#233;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.08.002" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BM6QVSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661235v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Despres" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664537v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002954" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654447v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655166v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valance" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657583v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-183X.2006.00262.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668700v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard von Borell" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Langbein" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hansen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2007.01.007" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665762v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666785v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Faure" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666697v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damange" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faure" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Th&#233;m&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672431v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merlet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678115v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrier-Guillot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larroud&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutten" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.1.49" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675574v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004011" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678404v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bizeray" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889948v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;men&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683455v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676579v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roussot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaby" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mills" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672464v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Pape" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678146v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estevez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676472v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Wauters" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Richard-Yris" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675451v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rutten" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reiter" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bessei" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670726v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319922v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline-Marie Wauters" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Perr&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bizeray" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/CBI-120004224" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674080v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669297v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebours" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marche" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673001v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679977v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669384v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Retailleau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671855v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670784v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673069v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692958v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691358v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683944v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Siegel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Geraert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693493v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693934v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686374v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686603v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708293v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699782v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Triyuwanta" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701729v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713262v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705850v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>