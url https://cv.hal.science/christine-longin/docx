--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1869,823 +1869,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of KCNK3 Dysfunction in Dasatinib-associated Pulmonary Arterial Hypertension and Endothelial Cell Dysfunction</w:t>
+                <w:t xml:space="preserve">Molecular mechanisms underlying the structural diversity of rhamnose-rich cell wall polysaccharides in lactococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Le Ribeuz</w:t>
+                <w:t xml:space="preserve">Hugo Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Saint-Martin Willer</w:t>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chevalier</w:t>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sancho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Masson</w:t>
+                <w:t xml:space="preserve">Jennifer Mahony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2023-0185OC⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (1), pp.105578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754075v1</w:t>
+                <w:t xml:space="preserve">hal-04516979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms underlying the structural diversity of rhamnose-rich cell wall polysaccharides in lactococci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of KCNK3 Dysfunction in Dasatinib-associated Pulmonary Arterial Hypertension and Endothelial Cell Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Ribeuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Guérin</w:t>
+                <w:t xml:space="preserve">Anaïs Saint-Martin Willer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Courtin</w:t>
+                <w:t xml:space="preserve">Benoit Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Maria Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Mahony</w:t>
+                <w:t xml:space="preserve">Bastien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 300 (1), pp.105578. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (1), pp.95-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2023-0185OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516979v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorimetric aptasensor for detection of Bacillus cytotoxicus spores in milk and ready-to-use food</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PBP2b Mutations Improve the Growth of Phage-Resistant Lactococcus cremoris Lacking Polysaccharide Pellicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Rizzotto</w:t>
+                <w:t xml:space="preserve">Simon Palussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Marin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (7), pp.e17562. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.02103-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189190v1</w:t>
+                <w:t xml:space="preserve">hal-04159138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBP2b Mutations Improve the Growth of Phage-Resistant Lactococcus cremoris Lacking Polysaccharide Pellicle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colorimetric aptasensor for detection of Bacillus cytotoxicus spores in milk and ready-to-use food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Palussière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Courtin</w:t>
+                <w:t xml:space="preserve">Francesco Rizzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89 (6), </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (7), pp.e17562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.02103-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159138v1</w:t>
+                <w:t xml:space="preserve">hal-04189190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of goat and cow milk-derived extracellular vesicle miRNomes</w:t>
+                <w:t xml:space="preserve">Hacd2 deficiency in mice leads to an early and lethal mitochondrial disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Krupova</w:t>
+                <w:t xml:space="preserve">Nahed Khadhraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Alexandre Prola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+                <w:t xml:space="preserve">Aymeline Vandestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jordan Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02347-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69, pp.101677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2023.101677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214068v1</w:t>
+                <w:t xml:space="preserve">hal-04115564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacd2 deficiency in mice leads to an early and lethal mitochondrial disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of goat and cow milk-derived extracellular vesicle miRNomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Prola</w:t>
+                <w:t xml:space="preserve">Zuzana Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeline Vandestienne</w:t>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Blondelle</w:t>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69, pp.101677. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2023.101677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02347-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115564v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical superparamagnetic metal–organic framework nanovectors as anti-inflammatory nanomedicines</w:t>
               </w:r>
@@ -3073,64 +3073,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naked-eye detection of Staphylococcus aureus in powdered milk and infant formula using gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rizzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léguillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3337,51 +3337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of CFTR in the pathogenesis of pulmonary arterial hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Ribeuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3733,295 +3733,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus subtilis Regulators MntR and Zur Participate in Redox Cycling, Antibiotic Sensitivity, and Cell Wall Plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A TRANSPARENT TESTA Transcriptional Module Regulates Endothelium Polarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Randazzo</w:t>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t>
+                <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Damaris Grain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 202 (5), </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00547-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889085v1</w:t>
+                <w:t xml:space="preserve">hal-02532780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TRANSPARENT TESTA Transcriptional Module Regulates Endothelium Polarity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacillus subtilis Regulators MntR and Zur Participate in Redox Cycling, Antibiotic Sensitivity, and Cell Wall Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjia Xu</w:t>
+                <w:t xml:space="preserve">Paola Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
+                <w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaris Grain</w:t>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.00547-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532780v1</w:t>
+                <w:t xml:space="preserve">hal-02889085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation Cycle of Magnetosomes in Human Stem Cells: From Degradation to Biosynthesis of Magnetic Nanoparticles Anew</w:t>
               </w:r>
@@ -4403,2853 +4403,2853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects of the endoplasmic reticulum and changes to lipid droplet size in mammary epithelial cells due to miR-30b-5p overexpression are correlated to a reduction in Atlastin 2 expression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The BET Bromodomain Inhibitor I-BET-151 Induces Structural and Functional Alterations of the Heart Mitochondria in Healthy Male Mice and Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Longin</w:t>
+                <w:t xml:space="preserve">Jérôme Piquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Castille</w:t>
+                <w:t xml:space="preserve">Angèle Boet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.03.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (7), pp.1527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20071527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627428v1</w:t>
+                <w:t xml:space="preserve">inserm-02567799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Kcnk3 -Mutated Rat, a Novel Model of Pulmonary Hypertension</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A missense mutation in TYRP1 causes the chocolate plumage color in chicken and alters melanosome structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angele Boet</w:t>
+                <w:t xml:space="preserve">Jingyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Tesson</w:t>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bertero</w:t>
+                <w:t xml:space="preserve">Mathieu Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.119.314793⟩</w:t>
+              <w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.381-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcmr.12753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346635v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of exposure to diesel exhaust during pregnancy on mammary gland development and milk composition in the rabbit</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface-related features and virulence among &amp;lt;em&amp;gt;Acinetobacter baumannii&amp;lt;/em&amp;gt; clinical isolates belonging to international clones I and II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+                <w:t xml:space="preserve">Jūratė Skerniškytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Valentino</w:t>
+                <w:t xml:space="preserve">Renatas Krasauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julija Armalytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212132⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050122v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-chain assembly pathway generates the high structural diversity of cell-wall polysaccharides in $Lactococcus\ lactis$</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+                <w:t xml:space="preserve">Deposition of a cutin apoplastic barrier separating seed maternal and zygotic tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Bidnenko</w:t>
+                <w:t xml:space="preserve">Delphine de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 294 (46), pp.17612-17625. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-019-1877-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343068v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BET Bromodomain Inhibitor I-BET-151 Induces Structural and Functional Alterations of the Heart Mitochondria in Healthy Male Mice and Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defects of the endoplasmic reticulum and changes to lipid droplet size in mammary epithelial cells due to miR-30b-5p overexpression are correlated to a reduction in Atlastin 2 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Piquereau</w:t>
+                <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Boet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Lambert</w:t>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20071527⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 512 (2), pp.283-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02567799v1</w:t>
+                <w:t xml:space="preserve">hal-02627428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missense mutation in TYRP1 causes the chocolate plumage color in chicken and alters melanosome structure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Kcnk3 -Mutated Rat, a Novel Model of Pulmonary Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingyi Li</w:t>
+                <w:t xml:space="preserve">Angele Boet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+                <w:t xml:space="preserve">Laurent Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Valade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Dureux</w:t>
+                <w:t xml:space="preserve">Thomas Bertero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pcmr.12753⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (7), pp.678-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.119.314793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950462v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-related features and virulence among &amp;lt;em&amp;gt;Acinetobacter baumannii&amp;lt;/em&amp;gt; clinical isolates belonging to international clones I and II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of exposure to diesel exhaust during pregnancy on mammary gland development and milk composition in the rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jūratė Skerniškytė</w:t>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renatas Krasauskas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julija Armalytė</w:t>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03116⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625079v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of a cutin apoplastic barrier separating seed maternal and zygotic tissues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wenjia Xu</w:t>
+                <w:t xml:space="preserve">A dual-chain assembly pathway generates the high structural diversity of cell-wall polysaccharides in $Lactococcus\ lactis$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Palussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine de Vos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (46), pp.17612-17625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-019-1877-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368066v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring multiple effects of Zn0.15Mg0.85O nanoparticles on Bacillus subtilis and macrophages</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intracellular Biodegradation of Ag Nanoparticles, Storage in Ferritin, and Protection by a Au Shell for Enhanced Photothermal Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sneha Suman</w:t>
+                <w:t xml:space="preserve">Ana Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lejal</w:t>
+                <w:t xml:space="preserve">Sonia Cabana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Radtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30719-9⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (7), pp.6523-6535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b00482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867036v1</w:t>
+                <w:t xml:space="preserve">hal-01973569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular Biodegradation of Ag Nanoparticles, Storage in Ferritin, and Protection by a Au Shell for Enhanced Photothermal Therapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Cabana</w:t>
+                <w:t xml:space="preserve">Exploring multiple effects of Zn0.15Mg0.85O nanoparticles on Bacillus subtilis and macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Radtke</w:t>
+                <w:t xml:space="preserve">Sneha Suman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+                <w:t xml:space="preserve">Nathalie Lejal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (7), pp.6523-6535. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b00482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30719-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973569v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid discovery of de novo deleterious mutations in cattle enhances the value of livestock as model species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Another brick in the wall: a rhamnan polysaccharide trapped inside peptidoglycan of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Vinogradov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
+                <w:t xml:space="preserve">Julija Armalyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Otz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pauline Michot</w:t>
+                <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-11523-3⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), 16p. / e01303-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01303-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608270v1</w:t>
+                <w:t xml:space="preserve">hal-02624504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another brick in the wall: a rhamnan polysaccharide trapped inside peptidoglycan of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickael Meyrand</w:t>
+                <w:t xml:space="preserve">Developmental patterning of the sub-epidermal integument cell layer in Arabidopsis seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fiume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01303-17⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144 (8), pp.1490-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.146274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624504v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental patterning of the sub-epidermal integument cell layer in Arabidopsis seeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jing Lu</w:t>
+                <w:t xml:space="preserve">Bovine and murine models highlight novel roles for SLC25A46 in mitochondrial dynamics and metabolism, with implications for human and animal health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.146274⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (4), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605168v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine and murine models highlight novel roles for SLC25A46 in mitochondrial dynamics and metabolism, with implications for human and animal health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Listeria monocytogenes switches from dissemination to persistence by adopting a vacuolar lifestyle in epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Kortebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Duchesne</w:t>
+                <w:t xml:space="preserve">Eliane Milohanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vaiman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Castille</w:t>
+                <w:t xml:space="preserve">Gabriel Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Beauvallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gaignard</w:t>
+                <w:t xml:space="preserve">Marie-Christine Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006597⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (11), pp.e1006734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605182v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01740291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes switches from dissemination to persistence by adopting a vacuolar lifestyle in epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid discovery of de novo deleterious mutations in cattle enhances the value of livestock as model species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Kortebi</w:t>
+                <w:t xml:space="preserve">P. Otz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+                <w:t xml:space="preserve">H. Pausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Mitchell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">V. Jagannathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Prévost</w:t>
+                <w:t xml:space="preserve">Pauline Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (11), pp.e1006734. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.11466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11523-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01740291v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosperm and nucellus develop antagonistically in arabidopsis seeds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coen</w:t>
+                <w:t xml:space="preserve">Potassium Channel Subfamily K Member 3 (KCNK3) Contributes to the Development of Pulmonary Arterial Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Longin-Péchoux</w:t>
+                <w:t xml:space="preserve">Aurélie Hautefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Lepiniec</w:t>
+                <w:t xml:space="preserve">Jolyane Meloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milia Belacel-Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.16.00041⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (14), pp.1371-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.115.020951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638721v1</w:t>
+                <w:t xml:space="preserve">hal-02637008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid assemblies of influenza a virus PB1-F2 protein Damage membrane and induce cytotoxicity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+                <w:t xml:space="preserve">Cancer cell internalization of gold nanostars impacts their photothermal efficiency in vitro and in vivo: toward a plasmonic thermal fingerprint in tumoral environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda K. A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sanchez-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Grzelczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.652917⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (9), pp.1040-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.201501035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637618v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium Channel Subfamily K Member 3 (KCNK3) Contributes to the Development of Pulmonary Arterial Hypertension</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of Cell Wall Plasticity by Nucleotide Metabolism in Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milia Belacel-Ouari</w:t>
+                <w:t xml:space="preserve">Ana Solopova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Manoury</w:t>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.115.020951⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (21), pp.11323-11336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M116.714303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637008v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer cell internalization of gold nanostars impacts their photothermal efficiency in vitro and in vivo: toward a plasmonic thermal fingerprint in tumoral environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dark Field Transmission Electron Microscopy Imaging for Biological and Soft Matter Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Grzelczak</w:t>
+                <w:t xml:space="preserve">Jeanne Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pignot-Paintrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.201501035⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 361 (1), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201500012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641340v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Cell Wall Plasticity by Nucleotide Metabolism in Lactococcus lactis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Veiga</w:t>
+                <w:t xml:space="preserve">Endosperm and nucellus develop antagonistically in arabidopsis seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fiume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin-Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.714303⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (6), pp.1343-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.16.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637320v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Field Transmission Electron Microscopy Imaging for Biological and Soft Matter Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Ayache</w:t>
+                <w:t xml:space="preserve">Amyloid assemblies of influenza a virus PB1-F2 protein Damage membrane and induce cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pignot-Paintrand</w:t>
+                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.201500012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (2), pp.739-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.652917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01465583v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelial-to-Mesenchymal Transition in Pulmonary Hypertension</w:t>
               </w:r>
@@ -7287,51 +7287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rucker-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hautefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 131 (11), pp.1006-+. </w:t>
@@ -7363,377 +7363,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mapping of the cell wall polysaccharides of the human pathogen Streptococcus agalactiae</w:t>
+                <w:t xml:space="preserve">Expression patterns of RelA and c-mip are associated with different glomerular diseases following anti-VEGF therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beaussart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Longin</w:t>
+                <w:t xml:space="preserve">Hassan Izzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Trieu-Cuot</w:t>
+                <w:t xml:space="preserve">Melanie Mangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Hols</w:t>
+                <w:t xml:space="preserve">Virginie Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mistou</w:t>
+                <w:t xml:space="preserve">Shao-Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelhia Sendeyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4nr05280c⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (2), pp.457-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ki.2013.344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194015v1</w:t>
+                <w:t xml:space="preserve">inserm-00958760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression patterns of RelA and c-mip are associated with different glomerular diseases following anti-VEGF therapy.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular mapping of the cell wall polysaccharides of the human pathogen Streptococcus agalactiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Mangier</w:t>
+                <w:t xml:space="preserve">A. Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ory</w:t>
+                <w:t xml:space="preserve">Patrick Trieu-Cuot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shao-Yu Zhang</w:t>
+                <w:t xml:space="preserve">Pascal Hols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelhia Sendeyo</w:t>
+                <w:t xml:space="preserve">Michel Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85 (2), pp.457-70. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (24), pp.14820-14827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ki.2013.344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4nr05280c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00958760v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface proteome analysis of a natural isolate of Lactococcus lactis reveals the presence of pili able to bind human intestinal epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melodie Goin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julija Armalyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (12), pp.3935-3947. </w:t>
@@ -8016,295 +8016,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Tat protein directly induces mitochondrial membrane permeabilization and inactivates cytochrome c oxidase.</w:t>
+                <w:t xml:space="preserve">Role of the group B antigen of Streptococcus agalactiae a peptidoglycan-anchored polysaccharide involved in cell wall biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Lecoeur</w:t>
+                <w:t xml:space="preserve">Elise Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Borgne-Sanchez</w:t>
+                <w:t xml:space="preserve">Shaynoor Dramsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Chaloin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Brabant</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cddis.2012.21⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679970v1</w:t>
+                <w:t xml:space="preserve">hal-01191122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the group B antigen of Streptococcus agalactiae a peptidoglycan-anchored polysaccharide involved in cell wall biogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIV-1 Tat protein directly induces mitochondrial membrane permeabilization and inactivates cytochrome c oxidase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Borgne-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Caliot</w:t>
+                <w:t xml:space="preserve">O Chaloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaynoor Dramsi</w:t>
+                <w:t xml:space="preserve">Ralph El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+                <w:t xml:space="preserve">M Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (6), </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.e282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2012.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191122v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipose Tissue Macrophages: MR Tracking to Monitor Obesity-associated Inflammation 1</w:t>
               </w:r>
@@ -8820,307 +8820,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term in vivo biotransformation of iron oxide nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Obesogenic Diet Started Before Puberty Leads to Abnormal Mammary Gland Development During Pregnancy in the Rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Levy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Elgrabli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Deveaux</w:t>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2011.02.031⟩</w:t>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 240 (2), pp.347-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.22536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963273v1</w:t>
+                <w:t xml:space="preserve">hal-01019757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Obesogenic Diet Started Before Puberty Leads to Abnormal Mammary Gland Development During Pregnancy in the Rabbit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long term in vivo biotransformation of iron oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+                <w:t xml:space="preserve">Michael Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laigre</w:t>
+                <w:t xml:space="preserve">Dan Elgrabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (16), pp.3988-3999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2011.02.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dvdy.22536⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019757v1</w:t>
+                <w:t xml:space="preserve">ineris-00963273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Human Cancer Cell Lines Mitochondria to Explore the Mechanisms of BH3 Peptides and ABT-737-Induced Mitochondrial Membrane Permeabilization</w:t>
               </w:r>
@@ -9234,295 +9234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell surface of Lactococcus lactis is covered by a protective polysaccharide pellicle.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordination chemistry approach for the end-to-end assembly of gold nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Andre</w:t>
+                <w:t xml:space="preserve">P.R. Selvakannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
+                <w:t xml:space="preserve">Eddy Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.082958⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 349, pp.93-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204236v1</w:t>
+                <w:t xml:space="preserve">hal-02665342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination chemistry approach for the end-to-end assembly of gold nanorods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eddy Dumas</w:t>
+                <w:t xml:space="preserve">Cell surface of Lactococcus lactis is covered by a protective polysaccharide pellicle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Vinogradov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dumur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Guillaume Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+                <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 349, pp.93-97. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (14), pp.10464-10471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.05.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.082958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665342v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic tagging of cell-derived microparticles: new prospects for imaging and manipulation of these mediators of biological information</w:t>
               </w:r>
@@ -10406,851 +10406,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural evaluation of in vitro-matured canine oocytes</w:t>
+                <w:t xml:space="preserve">Annexin II incorporated into influenza virus particles supports virus replication by converting plasminogen into plasmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
+                <w:t xml:space="preserve">Fanny Le Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+                <w:t xml:space="preserve">Eric E. Morello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guus Rimmelzwaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (5), pp.626-639. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (14), pp.6820-6828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD08021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00246-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668458v1</w:t>
+                <w:t xml:space="preserve">hal-02660726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructure of canine oocytes during in vivo maturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+                <w:t xml:space="preserve">Ultrastructural evaluation of in vitro-matured canine oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.20763⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (5), pp.626-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD08021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664694v1</w:t>
+                <w:t xml:space="preserve">hal-02668458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annexin II incorporated into influenza virus particles supports virus replication by converting plasminogen into plasmin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Morello</w:t>
+                <w:t xml:space="preserve">Ultrastructure of canine oocytes during in vivo maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guus Rimmelzwaan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75 (1), pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.20763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00246-08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02660726v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Vpr-derived peptides reach mitochondria to induce apoptosis of alphaVbeta3-expressing endothelial cells.</w:t>
+                <w:t xml:space="preserve">Intracellular HIV-1 Gag localization is impaired by mutations in the nucleocapsid zinc fingers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borgne-Sanchez</w:t>
+                <w:t xml:space="preserve">Boyan Grigorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dupont</w:t>
+                <w:t xml:space="preserve">Didier Decimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Langonné</w:t>
+                <w:t xml:space="preserve">Fatima Smagulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Baux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Lecoeur</w:t>
+                <w:t xml:space="preserve">Marylène Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.cdd.4402018⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-4-54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166293v1</w:t>
+                <w:t xml:space="preserve">hal-00258941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular HIV-1 Gag localization is impaired by mutations in the nucleocapsid zinc fingers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation in caveolin in mammary tissue depends on cell type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boyan Grigorov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marylène Mougel</w:t>
+                <w:t xml:space="preserve">Sandrine S. Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-4-54⟩</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 328 (3), pp.521-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-006-0370-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00258941v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation in caveolin in mammary tissue depends on cell type</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Targeted Vpr-derived peptides reach mitochondria to induce apoptosis of alphaVbeta3-expressing endothelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borgne-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Chat</w:t>
+                <w:t xml:space="preserve">A. Langonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine S. Truchet</w:t>
+                <w:t xml:space="preserve">L. Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00441-006-0370-6⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (3), pp.422-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.cdd.4402018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02659028v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation nucléaire et expression des gènes des protéines du lait</w:t>
               </w:r>
@@ -11795,51 +11795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue-Beauvais Cathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12131,90 +12131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Losing polysaccharide pellicle without losing fitness: isolation of non-GMO phage resistant mutants of Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Palussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Quénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12256,51 +12256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omics approach to characterize milk-derived extracellular vesicles/exosomes isolated from goats expressing or not alphas1-CN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12420,51 +12420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12631,77 +12631,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Oolong Tea extract pour visualiser une architecture de la paroi des bactéries gram positif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12778,51 +12778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13015,51 +13015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de Formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Porticcio, France. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13123,51 +13123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de Formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Porticcio, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13192,103 +13192,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of CLEM to study the PAH-related pulmonary vasculary remodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gouadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hautefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès international de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nice, France. 2 p</w:t>
@@ -13311,359 +13311,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique du Tokuyasu, analyse de la technique et applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un modèle bovin pour le syndrome de Tietz: caractérisation de la mutation R217del de MITF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Créchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques et Scientifiques du RµI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Département de Génétique animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194117v1</w:t>
+                <w:t xml:space="preserve">hal-01607293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle bovin pour le syndrome de Tietz: caractérisation de la mutation R217del de MITF</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technique du Tokuyasu, analyse de la technique et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Département de Génétique animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Réunion des PF de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607293v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique du Tokuyasu, analyse de la technique et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des PF de Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Techniques et Scientifiques du RµI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801768v1</w:t>
+                <w:t xml:space="preserve">hal-01194117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MilkChEST, an integrative approach of the secretion pathways in the mammary epithelial cell: molecular dissection of milk fat adaptability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13856,77 +13856,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Rabbit Biotechnology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 1 p</w:t>
@@ -13981,77 +13981,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Le Mans, France. pp.49-52</w:t>
@@ -14106,77 +14106,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Breast Cancer Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
@@ -14356,77 +14356,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Milk Genomics &amp; Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. 1 p</w:t>
@@ -14449,277 +14449,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’état d’adiposité sur le développement de la glande mammaire chez le lapin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In search of common regulatory mechanisms of casein exocytosis and milk fat globule budding during milk secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Pauloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+              <w:t xml:space="preserve">Journées d'Animation des Crédits Incitatifs 2010 - Département de Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193648v1</w:t>
+                <w:t xml:space="preserve">hal-02752041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of common regulatory mechanisms of casein exocytosis and milk fat globule budding during milk secretion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle de l’état d’adiposité sur le développement de la glande mammaire chez le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation des Crédits Incitatifs 2010 - Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752041v1</w:t>
+                <w:t xml:space="preserve">hal-01193648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t>
               </w:r>
@@ -14731,77 +14731,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaël Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14977,77 +14977,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaël Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Perinatal Determinants of Adult Health and Disease &amp; 13. International Symposium on Perinatal Nephrology: "Early Determinants of Renal Function &amp; Disease at Adulthood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15098,51 +15098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Oxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ledue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15191,1523 +15191,1523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-spondin1 is required to normal epithelial morphogenesis during mammary gland development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurine Buscara</w:t>
+                <w:t xml:space="preserve">Action des acides gras sur la formation des gouttelettes lipidiques et la synthèse de la caséine-beta par la cellule épithéliale mammaire murine HC11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Pauloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann Laubier</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Salve Regina, United States</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193690v1</w:t>
+                <w:t xml:space="preserve">hal-02757495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action des acides gras sur la formation des gouttelettes lipidiques et la synthèse de la caséine-beta par la cellule épithéliale mammaire murine HC11</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+                <w:t xml:space="preserve">Rspo1 is essential to normal mammary gland development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Buscara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757495v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rspo1 is essential to normal mammary gland development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jose Costa</w:t>
+                <w:t xml:space="preserve">Structural and ultrastructural characterization of a novel class of cells expressing OBP-1F in the rat olfactory epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842098v1</w:t>
+                <w:t xml:space="preserve">hal-02751524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and ultrastructural characterization of a novel class of cells expressing OBP-1F in the rat olfactory epithelium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+                <w:t xml:space="preserve">Localisation des récepteurs olfactifs exprimés de façon hétérologue dans la levure S. cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhaël Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Fallou Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751524v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des récepteurs olfactifs exprimés de façon hétérologue dans la levure S. cerevisiae</w:t>
+                <w:t xml:space="preserve">Localization of olfactory receptors heterologously expressed in S. cerevisiae cells, ECRO2009, XIXth Congress of the European Chemoreception Research Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Fallou Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">Congres of the European Chemoreception Research Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757120v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of olfactory receptors heterologously expressed in S. cerevisiae cells, ECRO2009, XIXth Congress of the European Chemoreception Research Organization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Assessment of the role of R-spondin genes in mammary gland development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buscara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres of the European Chemoreception Research Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">11. Colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816275v1</w:t>
+                <w:t xml:space="preserve">hal-01193598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the role of R-spondin genes in mammary gland development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
+                <w:t xml:space="preserve">R-spondin1 is required to normal epithelial morphogenesis during mammary gland development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Buscara</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Buscara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque de la Société Française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Salve Regina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193598v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural evaluation of in vitro matured canine oocytes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+                <w:t xml:space="preserve">Évaluation du rôle des gènes R-spondin au cours du développement de la glande mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Buscara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Canine and Feline Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">2. Journées de restitution des projets financés sur crédits Incitatifs en 2006 et 2007 du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755513v1</w:t>
+                <w:t xml:space="preserve">hal-01891741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du rôle des gènes R-spondin au cours du développement de la glande mammaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jose Costa</w:t>
+                <w:t xml:space="preserve">Structural and ultrastructural characterization of a novel class of cells expressing OBP-1F in the rat olfactory epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de restitution des projets financés sur crédits Incitatifs en 2006 et 2007 du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891741v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and ultrastructural characterization of a novel class of cells expressing OBP-1F in the rat olfactory epithelium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+                <w:t xml:space="preserve">Rôle du pic de prolactine circulante induit par la traite sur la galactopoïese chez le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753750v1</w:t>
+                <w:t xml:space="preserve">hal-02758502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du pic de prolactine circulante induit par la traite sur la galactopoïese chez le bovin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId581" w:history="1">
+                <w:t xml:space="preserve">Chronic inhibition of prolactin discharge at milking affects mammary cell activity and turnover in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Chanat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium for Young Scientist (ISYS) "Human and Animal Development: Regulatory Mechanisms"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758502v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic inhibition of prolactin discharge at milking affects mammary cell activity and turnover in dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+                <w:t xml:space="preserve">Ultrastructural evaluation of in vitro matured canine oocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium for Young Scientist (ISYS) "Human and Animal Development: Regulatory Mechanisms"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Canine and Feline Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755950v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action différentielle des acides gras saturés et insaturés sur la formation des gouttelettes lipidiques et la synthèse de la caséine-beta par la cellule épithéliale mammaire murine HC11</w:t>
               </w:r>
@@ -16818,103 +16818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrastructure of canine oocytes during peri-ovulatory maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Biannual EVSSAR Congress. European Veterinary Society for Small Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17204,77 +17204,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms underlying the structural diversity of complex rhamnose-rich cell wall polysaccharides in lactococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17573,307 +17573,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids trigger expression of implantation-related markers in ovine endometrium</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MIMA 2 Imaging Plateform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Letheule</w:t>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Biacchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Cellfit annual meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Athènes, Greece. , 2019, 3rd Cellfit Annual Meeting, The extracellular vesicles paradigm of intra and intercellular communication</w:t>
+              <w:t xml:space="preserve">Aviesan, Symposium “Translational research on diabetic cardiomyopathy”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504598v1</w:t>
+                <w:t xml:space="preserve">hal-02736096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMA 2 Imaging Plateform</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephane Biacchesi</w:t>
+                <w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids trigger expression of implantation-related markers in ovine endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+                <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aviesan, Symposium “Translational research on diabetic cardiomyopathy”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t>
+              <w:t xml:space="preserve">3. Cellfit annual meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Athènes, Greece. , 2019, 3rd Cellfit Annual Meeting, The extracellular vesicles paradigm of intra and intercellular communication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736096v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la technique de préparation de graines d’Arabidopsis thaliana en vue d’études en microscopie électronique à transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17937,51 +17937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution de l’acétate d’uranyle par des sels de lanthanides pour la coloration négative d’échantillons biologiques en microscopie électronique à transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17989,51 +17989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RMUI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Theix, France. 1p., 2018</w:t>
@@ -18200,90 +18200,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Changes in the Proteome of Milk-derived Extracellular Vesicles in response to intra-mammary infection by Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. annual meeting of the International Society for Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Toronto, Canada. , 2017</w:t>
@@ -18325,51 +18325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DICER : Dialogue pendant l'Implantation entre le Conceptus et l'Endomètre : implication des microARN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18450,77 +18450,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets à long terme de l’adiposité sur la qualité du lait et le développement de la glande mammaire de la descendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18623,51 +18623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rucker-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18709,51 +18709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plateau de microscopie électronique à transmission de l'Inra de Jouy-en-Josas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18817,51 +18817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateau de microscopie électronique à transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin-Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Chat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19037,90 +19037,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet-induced obesity leads to early mammary gland development during pregnancy in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. n.p., 2009</w:t>
@@ -19300,51 +19300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pauloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19395,51 +19395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium-independent phospholipase A2 is involved in both the retrograde and anterograde traffic in mammary epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19548,51 +19548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A correlated light and electron microscopy approach to study the subcellular localization of phosphorylated vimentin in human lung tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20313,51 +20313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05507741v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Vinogradov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Kallianioti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112658" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019388v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grandhaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Mosterd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriana Grafakou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz Charneco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P de Waal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma M H van Rijswijck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426508122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioad131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2024.112350" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04766365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400521RR" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107905" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Ribeuz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint-Martin Willer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevalier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sancho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2023-0185OC" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mahony" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105578" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17562" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02103-22" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02347-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Khadhraoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Vandestienne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Blondelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2023.101677" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068864v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Mielcarek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02094g" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159117v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fromain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore van de Walle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cur&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Serrano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr00863k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536539v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellutti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moison" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.754054" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788559v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borezee-Durant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2022.106578" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542940v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Curcio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010179" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499886v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie To" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ghigna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Nagaraj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00653-2020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys-Marcela Gomez-Paez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa045" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844079v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Porcino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Guo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xiong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119442" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889085v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00547-19" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01801" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532778v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pr&#233;v&#233;ral" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b08061" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003210v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas&#8208;boluda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Yang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Dobryden" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Winckelmans" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004274" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03095979v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Zhu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsb.2020.04.015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.03.022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lambert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Capuano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Boet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tesson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.119.314793" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212132" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343068v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009957" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02567799v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Antigny" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071527" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950462v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12753" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625079v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Skerni&#353;kyt&#279;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatas Krasauskas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyt&#279;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03116" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368066v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1877-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867036v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Suman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30719-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973569v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cabana" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00482" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624504v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01303-17" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fiume" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.146274" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaignard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006597" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01740291v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kortebi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Milohanic" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mitchell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006734" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638721v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin-P&#233;choux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00041" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637618v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.652917" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637008v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hautefort" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyane Meloche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Belacel-Ouari" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Manoury" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.115.020951" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641340v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanchez-Iglesias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Grzelczak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201501035" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465583v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ayache" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201500012" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LJB3CPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194099v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranchoux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antigny" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rucker-Martin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hautefort" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.114.008750" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194015v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaussart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mistou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr05280c" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00958760v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Izzedine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mangier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ory" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Yu Zhang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelhia Sendeyo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.344" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859731v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Goin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.029066" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649159v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Javed" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305719y" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645890v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.07.005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679970v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lecoeur" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chaloin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph El-Khoury" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brabant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2012.21" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191122v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002756" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269994v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Luciani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dechoux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Deveaux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poirier-Quinot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.12111957" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646952v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Al Faraj" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Devue" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.11111329" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741396v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marangon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia M&#233;nard-Moyon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Venturelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys B&#233;outis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl302273p" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000021v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Oxaran" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue Ledue-Clier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Y. Dieye" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050989" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963273v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2011.02.031" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ80WMH4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019757v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22536" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665743v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Buron" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porceddu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brabant" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Desgue" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Racoeur" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009924" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204236v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.082958" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665342v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Selvakannan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.05.050" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668477v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Vats" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Rautou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NNM.10.44" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659852v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Pauloin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0926-3" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C1J0JGJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665277v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Lecoeur" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combrisson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.08.056" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLF2743C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653548v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659069v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L&#243;pez Kleine" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Monnet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664163v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavialle" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tatischeff" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200700523" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF09VD5D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666375v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pigaglio-Deshayes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux-Longin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chinsky" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-007-0271-4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9829F516FCD02AE4390815A6E9DAB168468A823/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668458v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08021" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664694v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20763" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3K2K71B6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660726v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Bouder" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus Rimmelzwaan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bosse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00246-08" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166293v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langonn&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoeur" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402018" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258941v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Grigorov" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Smagulova" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Mougel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-54" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659028v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-006-0370-6" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DG9S9WR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660524v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Adrian Balteanu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676367v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisgard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavialle" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2005.01.006" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678800v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazelin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malhotra" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jurdic" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314239v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguellec" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trembleau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gossard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227333v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ciobotaru" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue-Beauvais Cathy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164602v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731359v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324926v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160259v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sanquer" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608149v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789132v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194118v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gilleron" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilleron" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194119v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194166v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouadon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranchoux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194117v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607293v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801768v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019426v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Dieye" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000172v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810543v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payre" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000196v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193648v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752041v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755255v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819007v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Wade" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755483v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204243v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193690v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757495v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842098v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751524v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757120v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Fallou Wade" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816275v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193598v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscara" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755513v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891741v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753750v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756542v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauloin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Droineau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752591v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763164v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762477v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324853v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Whitfield" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692298v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geeverding" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berry" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Baudoin" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gillet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cazevieille" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736096v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791094v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Magnani" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791069v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524320v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chaize" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743864v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367379.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70805-2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811011v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rucker-Martin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750208v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808112v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820670v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812648v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821179v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762259v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830147v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611222v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.02.034" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462261v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Moindjie" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chianese" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Seiler" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411634v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle D&#8217;mello" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569717v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulogne" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05507741v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Vinogradov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Kallianioti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112658" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019388v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grandhaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Mosterd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriana Grafakou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz Charneco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P de Waal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma M H van Rijswijck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426508122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioad131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2024.112350" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04766365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400521RR" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107905" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gu&#233;rin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mahony" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105578" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Ribeuz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint-Martin Willer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sancho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Masson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2023-0185OC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02103-22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17562" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Khadhraoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Vandestienne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Blondelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2023.101677" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214068v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02347-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068864v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Mielcarek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02094g" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159117v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fromain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore van de Walle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cur&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Serrano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr00863k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536539v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellutti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moison" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.754054" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788559v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borezee-Durant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2022.106578" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542940v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Curcio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010179" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499886v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie To" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ghigna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Nagaraj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00653-2020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys-Marcela Gomez-Paez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa045" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844079v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Porcino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Guo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xiong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119442" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01801" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889085v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00547-19" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532778v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pr&#233;v&#233;ral" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b08061" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003210v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas&#8208;boluda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Yang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Dobryden" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Winckelmans" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004274" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03095979v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Zhu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsb.2020.04.015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02567799v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Antigny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lambert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071527" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950462v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12753" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625079v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Skerni&#353;kyt&#279;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatas Krasauskas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyt&#279;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03116" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368066v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1877-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627428v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.03.022" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Capuano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Boet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tesson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertero" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.119.314793" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050122v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212132" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343068v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009957" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973569v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cabana" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00482" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867036v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Suman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30719-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624504v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01303-17" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605168v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fiume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.146274" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605182v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaignard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006597" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01740291v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kortebi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Milohanic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mitchell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006734" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637008v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hautefort" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyane Meloche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Belacel-Ouari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Manoury" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.115.020951" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641340v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanchez-Iglesias" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Grzelczak" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201501035" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465583v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ayache" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201500012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LJB3CPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638721v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin-P&#233;choux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00041" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.652917" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194099v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranchoux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antigny" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rucker-Martin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hautefort" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.114.008750" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00958760v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Izzedine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mangier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ory" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Yu Zhang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelhia Sendeyo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.344" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaussart" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mistou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr05280c" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859731v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Goin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.029066" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649159v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Javed" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305719y" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645890v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.07.005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191122v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002756" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679970v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lecoeur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chaloin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph El-Khoury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brabant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2012.21" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269994v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Luciani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dechoux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Deveaux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poirier-Quinot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.12111957" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646952v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Al Faraj" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Devue" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.11111329" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741396v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marangon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia M&#233;nard-Moyon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Venturelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys B&#233;outis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl302273p" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000021v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Oxaran" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue Ledue-Clier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Y. Dieye" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050989" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019757v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22536" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963273v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2011.02.031" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ80WMH4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665743v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Buron" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porceddu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brabant" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Desgue" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Racoeur" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009924" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665342v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Selvakannan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.05.050" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204236v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.082958" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668477v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Vats" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Rautou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NNM.10.44" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659852v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Pauloin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0926-3" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C1J0JGJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665277v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Lecoeur" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combrisson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.08.056" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLF2743C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653548v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659069v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L&#243;pez Kleine" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Monnet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664163v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavialle" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tatischeff" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200700523" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF09VD5D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666375v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pigaglio-Deshayes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux-Longin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chinsky" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-007-0271-4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9829F516FCD02AE4390815A6E9DAB168468A823/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660726v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Bouder" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus Rimmelzwaan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bosse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00246-08" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668458v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08021" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664694v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20763" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3K2K71B6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258941v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Grigorov" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Smagulova" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Mougel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-54" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659028v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-006-0370-6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DG9S9WR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166293v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langonn&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoeur" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402018" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660524v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Adrian Balteanu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676367v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisgard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavialle" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2005.01.006" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678800v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazelin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malhotra" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jurdic" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314239v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguellec" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trembleau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gossard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227333v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ciobotaru" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue-Beauvais Cathy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164602v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731359v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324926v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160259v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sanquer" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608149v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789132v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194118v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gilleron" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilleron" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194119v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194166v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouadon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranchoux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607293v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801768v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194117v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019426v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Dieye" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000172v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810543v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payre" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000196v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752041v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193648v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755255v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819007v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Wade" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755483v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204243v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757495v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842098v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751524v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757120v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Fallou Wade" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816275v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193598v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscara" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193690v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891741v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753750v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755513v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756542v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauloin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Droineau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752591v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763164v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762477v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324853v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Whitfield" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692298v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geeverding" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berry" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Baudoin" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gillet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cazevieille" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736096v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791094v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Magnani" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791069v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524320v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chaize" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743864v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367379.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70805-2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811011v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rucker-Martin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750208v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808112v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820670v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812648v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821179v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762259v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830147v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611222v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.02.034" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462261v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Moindjie" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chianese" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Seiler" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411634v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle D&#8217;mello" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569717v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulogne" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>