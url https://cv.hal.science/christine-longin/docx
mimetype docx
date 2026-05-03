--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -93,3191 +93,3191 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching cell wall-bound polysaccharides to secreted polysaccharides in lactobacilli</w:t>
+                <w:t xml:space="preserve">Mitochondrial fusion induced by Mdivi-1 and leflunomide alters cell proliferation and viability, steroidogenesis and oxidative stress in chicken ovarian cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+                <w:t xml:space="preserve">Noemie Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Vinogradov</w:t>
+                <w:t xml:space="preserve">Lucille Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Maes</w:t>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Quénée</w:t>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 380, pp.125030. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 105 (6), pp.106850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2026.125030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507741v1</w:t>
+                <w:t xml:space="preserve">hal-05594470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalamin-mediated protection of Faecalibacterium duncaniae against oxidative stress: Insights from proteomic and membrane fatty acid profiles</w:t>
+                <w:t xml:space="preserve">Switching cell wall-bound polysaccharides to secreted polysaccharides in lactobacilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alejandra de Angel Fontalvo</w:t>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ménard</w:t>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rime Chebbo</w:t>
+                <w:t xml:space="preserve">Evgeny Vinogradov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+                <w:t xml:space="preserve">Emmanuel Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Amoros</w:t>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 306, pp.128455. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 380, pp.125030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2026.128455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2026.125030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478791v1</w:t>
+                <w:t xml:space="preserve">hal-05507741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiting the fructose transporter GLUT5 boosts testosterone production in a murine mLTC-1 leydig cell line</w:t>
+                <w:t xml:space="preserve">Cobalamin-mediated protection of Faecalibacterium duncaniae against oxidative stress: Insights from proteomic and membrane fatty acid profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aikaterini Kallianioti</w:t>
+                <w:t xml:space="preserve">Maria Alejandra de Angel Fontalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
+                <w:t xml:space="preserve">Simon Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+                <w:t xml:space="preserve">Rime Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Ramé</w:t>
+                <w:t xml:space="preserve">Alban Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 610, pp.112658. </w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 306, pp.128455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2025.112658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2026.128455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387546v1</w:t>
+                <w:t xml:space="preserve">hal-05478791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mice lacking the fructose transporter Glut5 exhibit excessive androgens and reduced sperm motility</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insights into Radical Mechanisms in Natural Drying Oils: Paint Binders as Reactors for Nanoparticle Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Grandhaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+                <w:t xml:space="preserve">Yongjie Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lalevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Casale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/endocr/bqaf005⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (12), pp.19074-19082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c11649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019388v1</w:t>
+                <w:t xml:space="preserve">hal-05604845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Microbial Anti-Inflammatory Molecule (MAM) is a key protein processed and exported to Faecalibacterium duncaniae envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Lima de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (1), pp.2519695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19490976.2025.2519695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The great phage escape: Activating and escaping lactococcal antiphage systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mice lacking the fructose transporter Glut5 exhibit excessive androgens and reduced sperm motility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul P de Waal</w:t>
+                <w:t xml:space="preserve">Aikaterini Kallianioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irma M H van Rijswijck</w:t>
+                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Grandhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2426508122⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 166 (3), pp.bqaf005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endocr/bqaf005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513376v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of derivatives from the food-grade probiotic &amp;lt;i&amp;gt;Lactobacillus johnsonii&amp;lt;/i&amp;gt; CNCM I-4884 with enhanced anti-Giardia activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jana Alazzaz</w:t>
+                <w:t xml:space="preserve">Inhibiting the fructose transporter GLUT5 boosts testosterone production in a murine mLTC-1 leydig cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Kallianioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Chaouch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2474149⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 610, pp.112658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2025.112658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038698v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted mutation and inactivation of the kinesin light chain 3 protein-encoding gene have no impact on mouse fertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The great phage escape: Activating and escaping lactococcal antiphage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cas Mosterd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
+                <w:t xml:space="preserve">Andriana Grafakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Castille</w:t>
+                <w:t xml:space="preserve">Guillermo Ortiz Charneco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Passet</w:t>
+                <w:t xml:space="preserve">Paul P de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marthe Vilotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+                <w:t xml:space="preserve">Irma M H van Rijswijck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioad131⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (24), pp.e2426508122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2426508122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225678v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hepatokine FGF21 stopped lipogenesis and reduced testosterone production in mLTC-1 Leydig Cell Line</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+                <w:t xml:space="preserve">Isolation of derivatives from the food-grade probiotic &amp;lt;i&amp;gt;Lactobacillus johnsonii&amp;lt;/i&amp;gt; CNCM I-4884 with enhanced anti-Giardia activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Estienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Jana Alazzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bourgeais</w:t>
+                <w:t xml:space="preserve">Soraya Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2024.112350⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.2474149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2474149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993424v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human ovarian extracellular vesicles proteome from polycystic ovary syndrome patients associate with follicular development alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (20), pp.e70113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.202400521RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hepatokine FGF21 stopped lipogenesis and reduced testosterone production in mLTC-1 Leydig Cell Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
+                <w:t xml:space="preserve">Jérôme Bourgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107905⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 594, pp.112350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2024.112350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773401v1</w:t>
+                <w:t xml:space="preserve">hal-04993424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of SOCS2 induces structural and functional changes in mammary development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeted mutation and inactivation of the kinesin light chain 3 protein-encoding gene have no impact on mouse fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
+                <w:t xml:space="preserve">Marthe Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.202332⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (1), pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioad131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489636v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in dairy cattle mining millions of life histories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Besnard</w:t>
+                <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Guintard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Margarita Cano</w:t>
+                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-024-03384-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (12), pp.107905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.107905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714371v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms underlying the structural diversity of rhamnose-rich cell wall polysaccharides in lactococci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutation of SOCS2 induces structural and functional changes in mammary development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitsa Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Guérin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Mahony</w:t>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105578⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (6), pp.dev202332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.202332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516979v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of KCNK3 Dysfunction in Dasatinib-associated Pulmonary Arterial Hypertension and Endothelial Cell Dysfunction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in dairy cattle mining millions of life histories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Le Ribeuz</w:t>
+                <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Saint-Martin Willer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bastien Masson</w:t>
+                <w:t xml:space="preserve">Margarita Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2023-0185OC⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-024-03384-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754075v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBP2b Mutations Improve the Growth of Phage-Resistant Lactococcus cremoris Lacking Polysaccharide Pellicle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Molecular mechanisms underlying the structural diversity of rhamnose-rich cell wall polysaccharides in lactococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Quénée</w:t>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Palussière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
+                <w:t xml:space="preserve">Jennifer Mahony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.02103-22⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (1), pp.105578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159138v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorimetric aptasensor for detection of Bacillus cytotoxicus spores in milk and ready-to-use food</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of KCNK3 Dysfunction in Dasatinib-associated Pulmonary Arterial Hypertension and Endothelial Cell Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Ribeuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Rizzotto</w:t>
+                <w:t xml:space="preserve">Anaïs Saint-Martin Willer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Marin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17562⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (1), pp.95-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2023-0185OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189190v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacd2 deficiency in mice leads to an early and lethal mitochondrial disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of goat and cow milk-derived extracellular vesicle miRNomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeline Vandestienne</w:t>
+                <w:t xml:space="preserve">Zuzana Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Blondelle</w:t>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2023.101677⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02347-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115564v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of goat and cow milk-derived extracellular vesicle miRNomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hacd2 deficiency in mice leads to an early and lethal mitochondrial disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Nahed Khadhraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+                <w:t xml:space="preserve">Alexandre Prola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymeline Vandestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02347-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69, pp.101677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2023.101677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214068v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical superparamagnetic metal–organic framework nanovectors as anti-inflammatory nanomedicines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saad Sene</w:t>
+                <w:t xml:space="preserve">PBP2b Mutations Improve the Growth of Phage-Resistant Lactococcus cremoris Lacking Polysaccharide Pellicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelika Mielcarek</w:t>
+                <w:t xml:space="preserve">Simon Palussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Miraux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2tb02094g⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.02103-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068864v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomineralization of magnetic nanoparticles in stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colorimetric aptasensor for detection of Bacillus cytotoxicus spores in milk and ready-to-use food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rizzotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fromain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Curé</w:t>
+                <w:t xml:space="preserve">Marco Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3nr00863k⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (7), pp.e17562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159117v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEP250 is Required for Maintaining Centrosome Cohesion in the Germline and Fertility in Male Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical superparamagnetic metal–organic framework nanovectors as anti-inflammatory nanomedicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Mielcarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Floriot</w:t>
+                <w:t xml:space="preserve">Sylvain Miraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bellutti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Messiaen</w:t>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.754054⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (14), pp.3195-3211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2tb02094g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536539v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naked-eye detection of Staphylococcus aureus in powdered milk and infant formula using gold nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Rizzotto</w:t>
+                <w:t xml:space="preserve">Biomineralization of magnetic nanoparticles in stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fromain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore van de Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Léguillier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Guilhem Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Borezee-Durant</w:t>
+                <w:t xml:space="preserve">Aida Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 201, pp.106578. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (23), pp.10097-10109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2022.106578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3nr00863k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788559v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Assimilation of CuS, Iron Oxide and Iron Oxide@CuS Nanoparticles in Mice: A 6-Month Follow-Up Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore van de Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Abou-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3331,8408 +3331,8676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of CFTR in the pathogenesis of pulmonary arterial hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Le Ribeuz</w:t>
+                <w:t xml:space="preserve">Naked-eye detection of Staphylococcus aureus in powdered milk and infant formula using gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rizzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie To</w:t>
+                <w:t xml:space="preserve">Vincent Léguillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Rosa Ghigna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chandran Nagaraj</w:t>
+                <w:t xml:space="preserve">Elise Borezee-Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00653-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, pp.106578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2022.106578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499886v1</w:t>
+                <w:t xml:space="preserve">hal-03788559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nucellus: between cell elimination and sugar transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CEP250 is Required for Maintaining Centrosome Cohesion in the Germline and Fertility in Male Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Floriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Lu</w:t>
+                <w:t xml:space="preserve">Pauline Moison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Sébastien Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa045⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.754054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.754054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935910v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient incorporation and protection of lansoprazole in cyclodextrin metal-organic frameworks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The nucellus: between cell elimination and sugar transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Li</w:t>
+                <w:t xml:space="preserve">Dennys-Marcela Gomez-Paez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Porcino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ting Xiong</w:t>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119442⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (2), pp.478-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02844079v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TRANSPARENT TESTA Transcriptional Module Regulates Endothelium Polarity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jing Lu</w:t>
+                <w:t xml:space="preserve">Involvement of CFTR in the pathogenesis of pulmonary arterial hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Ribeuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ghigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjia Xu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damaris Grain</w:t>
+                <w:t xml:space="preserve">Chandran Nagaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01801⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (5), pp.2000653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00653-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532780v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus subtilis Regulators MntR and Zur Participate in Redox Cycling, Antibiotic Sensitivity, and Cell Wall Plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient incorporation and protection of lansoprazole in cyclodextrin metal-organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Porcino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Randazzo</w:t>
+                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t>
+                <w:t xml:space="preserve">Tao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Ting Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 202 (5), </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 585, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00547-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889085v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02844079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation Cycle of Magnetosomes in Human Stem Cells: From Degradation to Biosynthesis of Magnetic Nanoparticles Anew</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aida Serrano</w:t>
+                <w:t xml:space="preserve">A TRANSPARENT TESTA Transcriptional Module Regulates Endothelium Polarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Prévéral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Grain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.9b08061⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532778v1</w:t>
+                <w:t xml:space="preserve">hal-02532780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular Fate of Hydrophobic Nanocrystal Self‐Assemblies in Tumor Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacillus subtilis Regulators MntR and Zur Participate in Redox Cycling, Antibiotic Sensitivity, and Cell Wall Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illia Dobryden</w:t>
+                <w:t xml:space="preserve">Paola Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Carn</w:t>
+                <w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Winckelmans</w:t>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (40), pp.2004274. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202004274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.00547-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003210v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycoside scutellarin enhanced CD-MOF anchoring for laryngeal delivery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
+                <w:t xml:space="preserve">Transformation Cycle of Magnetosomes in Human Stem Cells: From Degradation to Biosynthesis of Magnetic Nanoparticles Anew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore van de Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weifeng Zhu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sandra Prévéral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Pharmaceutica Sinica B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsb.2020.04.015⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.1406-1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.9b08061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095979v1</w:t>
+                <w:t xml:space="preserve">hal-02532778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BET Bromodomain Inhibitor I-BET-151 Induces Structural and Functional Alterations of the Heart Mitochondria in Healthy Male Mice and Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracellular Fate of Hydrophobic Nanocrystal Self‐Assemblies in Tumor Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Nicolas‐boluda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Piquereau</w:t>
+                <w:t xml:space="preserve">Zhijie Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Boet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Illia Dobryden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+                <w:t xml:space="preserve">Florent Carn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lambert</w:t>
+                <w:t xml:space="preserve">Naomi Winckelmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (7), pp.1527. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (40), pp.2004274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20071527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202004274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02567799v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missense mutation in TYRP1 causes the chocolate plumage color in chicken and alters melanosome structure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycoside scutellarin enhanced CD-MOF anchoring for laryngeal delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Porcino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingyi Li</w:t>
+                <w:t xml:space="preserve">Weifeng Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Dureux</w:t>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pcmr.12753⟩</w:t>
+              <w:t xml:space="preserve">Acta Pharmaceutica Sinica B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.1709-1718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsb.2020.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950462v1</w:t>
+                <w:t xml:space="preserve">hal-03095979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-related features and virulence among &amp;lt;em&amp;gt;Acinetobacter baumannii&amp;lt;/em&amp;gt; clinical isolates belonging to international clones I and II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The BET Bromodomain Inhibitor I-BET-151 Induces Structural and Functional Alterations of the Heart Mitochondria in Healthy Male Mice and Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Boet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jūratė Skerniškytė</w:t>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renatas Krasauskas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julija Armalytė</w:t>
+                <w:t xml:space="preserve">Mélanie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03116⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (7), pp.1527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20071527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625079v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02567799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of a cutin apoplastic barrier separating seed maternal and zygotic tissues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wenjia Xu</w:t>
+                <w:t xml:space="preserve">A missense mutation in TYRP1 causes the chocolate plumage color in chicken and alters melanosome structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine de Vos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-019-1877-9⟩</w:t>
+              <w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.381-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcmr.12753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368066v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects of the endoplasmic reticulum and changes to lipid droplet size in mammary epithelial cells due to miR-30b-5p overexpression are correlated to a reduction in Atlastin 2 expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johan Castille</w:t>
+                <w:t xml:space="preserve">Surface-related features and virulence among &amp;lt;em&amp;gt;Acinetobacter baumannii&amp;lt;/em&amp;gt; clinical isolates belonging to international clones I and II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jūratė Skerniškytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatas Krasauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julija Armalytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.03.022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627428v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Kcnk3 -Mutated Rat, a Novel Model of Pulmonary Hypertension</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tesson</w:t>
+                <w:t xml:space="preserve">Deposition of a cutin apoplastic barrier separating seed maternal and zygotic tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bertero</w:t>
+                <w:t xml:space="preserve">Delphine de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (7), pp.678-695. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.119.314793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-019-1877-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346635v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of exposure to diesel exhaust during pregnancy on mammary gland development and milk composition in the rabbit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Defects of the endoplasmic reticulum and changes to lipid droplet size in mammary epithelial cells due to miR-30b-5p overexpression are correlated to a reduction in Atlastin 2 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sarah Valentino</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212132⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 512 (2), pp.283-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050122v1</w:t>
+                <w:t xml:space="preserve">hal-02627428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual-chain assembly pathway generates the high structural diversity of cell-wall polysaccharides in $Lactococcus\ lactis$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Palussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 294 (46), pp.17612-17625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular Biodegradation of Ag Nanoparticles, Storage in Ferritin, and Protection by a Au Shell for Enhanced Photothermal Therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of exposure to diesel exhaust during pregnancy on mammary gland development and milk composition in the rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Espinosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Curcio</w:t>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Cabana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+                <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b00482⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0212132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973569v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring multiple effects of Zn0.15Mg0.85O nanoparticles on Bacillus subtilis and macrophages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Longin</w:t>
+                <w:t xml:space="preserve">Characterization of Kcnk3 -Mutated Rat, a Novel Model of Pulmonary Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele Boet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sneha Suman</w:t>
+                <w:t xml:space="preserve">Laurent Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lejal</w:t>
+                <w:t xml:space="preserve">Thomas Bertero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (7), pp.678-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30719-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.119.314793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867036v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another brick in the wall: a rhamnan polysaccharide trapped inside peptidoglycan of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intracellular Biodegradation of Ag Nanoparticles, Storage in Ferritin, and Protection by a Au Shell for Enhanced Photothermal Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julija Armalyte</w:t>
+                <w:t xml:space="preserve">Ana Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Meyrand</w:t>
+                <w:t xml:space="preserve">Sonia Cabana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Radtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01303-17⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (7), pp.6523-6535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b00482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624504v1</w:t>
+                <w:t xml:space="preserve">hal-01973569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental patterning of the sub-epidermal integument cell layer in Arabidopsis seeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jing Lu</w:t>
+                <w:t xml:space="preserve">Exploring multiple effects of Zn0.15Mg0.85O nanoparticles on Bacillus subtilis and macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Suman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lejal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30719-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.146274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01605168v1</w:t>
+                <w:t xml:space="preserve">hal-01867036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine and murine models highlight novel roles for SLC25A46 in mitochondrial dynamics and metabolism, with implications for human and animal health</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Beauvallet</w:t>
+                <w:t xml:space="preserve">Developmental patterning of the sub-epidermal integument cell layer in Arabidopsis seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gaignard</w:t>
+                <w:t xml:space="preserve">Elisa Fiume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (4), Non paginé. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144 (8), pp.1490-1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.146274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605182v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes switches from dissemination to persistence by adopting a vacuolar lifestyle in epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Another brick in the wall: a rhamnan polysaccharide trapped inside peptidoglycan of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sadovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Vinogradov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Kortebi</w:t>
+                <w:t xml:space="preserve">Julija Armalyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Milohanic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Prévost</w:t>
+                <w:t xml:space="preserve">Mickael Meyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006734⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), 16p. / e01303-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01303-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01740291v1</w:t>
+                <w:t xml:space="preserve">hal-02624504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid discovery of de novo deleterious mutations in cattle enhances the value of livestock as model species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bovine and murine models highlight novel roles for SLC25A46 in mitochondrial dynamics and metabolism, with implications for human and animal health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
+                <w:t xml:space="preserve">Christian Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Otz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pauline Michot</w:t>
+                <w:t xml:space="preserve">Pauline Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-11523-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (4), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608270v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium Channel Subfamily K Member 3 (KCNK3) Contributes to the Development of Pulmonary Arterial Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+                <w:t xml:space="preserve">Listeria monocytogenes switches from dissemination to persistence by adopting a vacuolar lifestyle in epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Kortebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hautefort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Boris Manoury</w:t>
+                <w:t xml:space="preserve">Marie-Christine Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.115.020951⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (11), pp.e1006734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637008v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01740291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer cell internalization of gold nanostars impacts their photothermal efficiency in vitro and in vivo: toward a plasmonic thermal fingerprint in tumoral environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Espinosa</w:t>
+                <w:t xml:space="preserve">Rapid discovery of de novo deleterious mutations in cattle enhances the value of livestock as model species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Otz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda K. A. Silva</w:t>
+                <w:t xml:space="preserve">V. Jagannathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Sanchez-Iglesias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Pauline Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.201501035⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.11466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11523-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641340v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Cell Wall Plasticity by Nucleotide Metabolism in Lactococcus lactis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer cell internalization of gold nanostars impacts their photothermal efficiency in vitro and in vivo: toward a plasmonic thermal fingerprint in tumoral environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda K. A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Solopova</w:t>
+                <w:t xml:space="preserve">Ana Sanchez-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Veiga</w:t>
+                <w:t xml:space="preserve">Marek Grzelczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.714303⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (9), pp.1040-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.201501035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637320v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Field Transmission Electron Microscopy Imaging for Biological and Soft Matter Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potassium Channel Subfamily K Member 3 (KCNK3) Contributes to the Development of Pulmonary Arterial Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hautefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolyane Meloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Ayache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Milia Belacel-Ouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Jaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pignot-Paintrand</w:t>
+                <w:t xml:space="preserve">Boris Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.201500012⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (14), pp.1371-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.115.020951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01465583v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosperm and nucellus develop antagonistically in arabidopsis seeds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coen</w:t>
+                <w:t xml:space="preserve">Regulation of Cell Wall Plasticity by Nucleotide Metabolism in Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Solopova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Longin-Péchoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Lepiniec</w:t>
+                <w:t xml:space="preserve">Patrick Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.16.00041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (21), pp.11323-11336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M116.714303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638721v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid assemblies of influenza a virus PB1-F2 protein Damage membrane and induce cytotoxicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+                <w:t xml:space="preserve">Dark Field Transmission Electron Microscopy Imaging for Biological and Soft Matter Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Danielle Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
+                <w:t xml:space="preserve">Bruno Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
+                <w:t xml:space="preserve">Isabelle Pignot-Paintrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 291 (2), pp.739-751. </w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 361 (1), pp.73-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.652917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/masy.201500012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637618v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial-to-Mesenchymal Transition in Pulmonary Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Ranchoux</w:t>
+                <w:t xml:space="preserve">Endosperm and nucellus develop antagonistically in arabidopsis seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fiume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Antigny</w:t>
+                <w:t xml:space="preserve">Christine Longin-Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rucker-Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Longin</w:t>
+                <w:t xml:space="preserve">Loic Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/circulationaha.114.008750⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (6), pp.1343-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.16.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194099v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression patterns of RelA and c-mip are associated with different glomerular diseases following anti-VEGF therapy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amyloid assemblies of influenza a virus PB1-F2 protein Damage membrane and induce cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Izzedine</w:t>
+                <w:t xml:space="preserve">Bruno B. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Mangier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kelhia Sendeyo</w:t>
+                <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ki.2013.344⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291 (2), pp.739-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.652917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00958760v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mapping of the cell wall polysaccharides of the human pathogen Streptococcus agalactiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endothelial-to-Mesenchymal Transition in Pulmonary Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ranchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rucker-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beaussart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">A. Hautefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4nr05280c⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131 (11), pp.1006-+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/circulationaha.114.008750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194015v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface proteome analysis of a natural isolate of Lactococcus lactis reveals the presence of pili able to bind human intestinal epithelial cells.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">Expression patterns of RelA and c-mip are associated with different glomerular diseases following anti-VEGF therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Izzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Mangier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melodie Goin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julija Armalyte</w:t>
+                <w:t xml:space="preserve">Shao-Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelhia Sendeyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M113.029066⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (2), pp.457-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ki.2013.344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859731v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00958760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of Iron Oxide Nanocubes: High-Resolution In Situ Monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular mapping of the cell wall polysaccharides of the human pathogen Streptococcus agalactiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+                <w:t xml:space="preserve">A. Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
+                <w:t xml:space="preserve">Patrick Trieu-Cuot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasir Javed</w:t>
+                <w:t xml:space="preserve">Pascal Hols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Guardia</w:t>
+                <w:t xml:space="preserve">Michel Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (5), pp.3939 - 3952. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (24), pp.14820-14827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn305719y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4nr05280c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649159v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigen recovery and preservation using the microwave irradiation of biological samples for transmission electron microscopy analysis</w:t>
+                <w:t xml:space="preserve">Biodegradation of Iron Oxide Nanocubes: High-Resolution In Situ Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Aioun</w:t>
+                <w:t xml:space="preserve">Lenaic Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Chat</w:t>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bordat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2013.07.005⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (5), pp.3939 - 3952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn305719y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645890v1</w:t>
+                <w:t xml:space="preserve">hal-02649159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the group B antigen of Streptococcus agalactiae a peptidoglycan-anchored polysaccharide involved in cell wall biogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shaynoor Dramsi</w:t>
+                <w:t xml:space="preserve">Surface proteome analysis of a natural isolate of Lactococcus lactis reveals the presence of pili able to bind human intestinal epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Meyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
+                <w:t xml:space="preserve">Melodie Goin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julija Armalyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (6), </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (12), pp.3935-3947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M113.029066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191122v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Tat protein directly induces mitochondrial membrane permeabilization and inactivates cytochrome c oxidase.</w:t>
+                <w:t xml:space="preserve">Antigen recovery and preservation using the microwave irradiation of biological samples for transmission electron microscopy analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Lecoeur</w:t>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Borgne-Sanchez</w:t>
+                <w:t xml:space="preserve">Sophie S. Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Chaloin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cddis.2012.21⟩</w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52-53, pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2013.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679970v1</w:t>
+                <w:t xml:space="preserve">hal-02645890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipose Tissue Macrophages: MR Tracking to Monitor Obesity-associated Inflammation 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Luciani</w:t>
+                <w:t xml:space="preserve">Vanessa Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dechoux</w:t>
+                <w:t xml:space="preserve">Marie Poirier-Quinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 263, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1148/radiol.12111957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell-derived microparticles loaded with iron oxide nanoparticles: feasibility of MR imaging monitoring in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the group B antigen of Streptococcus agalactiae a peptidoglycan-anchored polysaccharide involved in cell wall biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaynoor Dramsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Al Faraj</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Coralie L. Guérin</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.11111329⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646952v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercellular carbon nanotube translocation assessed by flow cytometry imaging.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIV-1 Tat protein directly induces mitochondrial membrane permeabilization and inactivates cytochrome c oxidase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Borgne-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Chaloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Marangon</w:t>
+                <w:t xml:space="preserve">Ralph El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Boggetto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lys Béoutis</w:t>
+                <w:t xml:space="preserve">M Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl302273p⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.e282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2012.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741396v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilus Biogenesis in Lactococcus lactis: molecular characterization and role in aggregation and biofilm formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endothelial cell-derived microparticles loaded with iron oxide nanoparticles: feasibility of MR imaging monitoring in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Al Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Devue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie V. Oxaran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Coralie L. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0050989⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 263 (1), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.11111329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000021v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Obesogenic Diet Started Before Puberty Leads to Abnormal Mammary Gland Development During Pregnancy in the Rabbit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+                <w:t xml:space="preserve">Intercellular carbon nanotube translocation assessed by flow cytometry imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Marangon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Boggetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Ménard-Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Aujean</w:t>
+                <w:t xml:space="preserve">Enrica Venturelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laigre</w:t>
+                <w:t xml:space="preserve">Marie-Lys Béoutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dvdy.22536⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (9), pp.4830-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl302273p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019757v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term in vivo biotransformation of iron oxide nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pilus Biogenesis in Lactococcus lactis: molecular characterization and role in aggregation and biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Oxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Levy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+                <w:t xml:space="preserve">Florence Ledue Ledue-Clier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Elgrabli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Deveaux</w:t>
+                <w:t xml:space="preserve">Yakhya Y. Dieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2011.02.031⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e50989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0050989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963273v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Human Cancer Cell Lines Mitochondria to Explore the Mechanisms of BH3 Peptides and ABT-737-Induced Mitochondrial Membrane Permeabilization</w:t>
+                <w:t xml:space="preserve">Long term in vivo biotransformation of iron oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Buron</w:t>
+                <w:t xml:space="preserve">Michael Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Porceddu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cindy Racoeur</w:t>
+                <w:t xml:space="preserve">Dan Elgrabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009924⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (16), pp.3988-3999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2011.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665743v1</w:t>
+                <w:t xml:space="preserve">ineris-00963273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination chemistry approach for the end-to-end assembly of gold nanorods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Obesogenic Diet Started Before Puberty Leads to Abnormal Mammary Gland Development During Pregnancy in the Rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.R. Selvakannan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+                <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.05.050⟩</w:t>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 240 (2), pp.347-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.22536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665342v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell surface of Lactococcus lactis is covered by a protective polysaccharide pellicle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Vinogradov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Sadovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 285 (14), pp.10464-10471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M109.082958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic tagging of cell-derived microparticles: new prospects for imaging and manipulation of these mediators of biological information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination chemistry approach for the end-to-end assembly of gold nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Selvakannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhi Vats</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/NNM.10.44⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 349, pp.93-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668477v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleate and linoleate stimulate degradation of β-casein in prolactin-treated HC11 mouse mammary epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Human Cancer Cell Lines Mitochondria to Explore the Mechanisms of BH3 Peptides and ABT-737-Induced Mitochondrial Membrane Permeabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain A. Pauloin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+                <w:t xml:space="preserve">Mathieu Porceddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+                <w:t xml:space="preserve">Magali Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Desgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Racoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00441-009-0926-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.Article Number: e9924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659852v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MRI assessment of intraurethrally - delivered muscle precursor cells using anionic magnetic nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic tagging of cell-derived microparticles: new prospects for imaging and manipulation of these mediators of biological information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant Lecoeur</w:t>
+                <w:t xml:space="preserve">Nidhi Vats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Rautou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poirier-Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Combrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (36), pp.6920-6928. </w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (5), pp.727-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2009.08.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/NNM.10.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665277v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des procédures de fixation et de congélation sur la préservation du tissu de la glande mammaire de souris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oleate and linoleate stimulate degradation of β-casein in prolactin-treated HC11 mouse mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Pauloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 340 (1), pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-009-0926-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653548v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of bacterial peptidase F inferred by statistical analysis and further experimental validation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The MRI assessment of intraurethrally - delivered muscle precursor cells using anionic magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Combrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFSP Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (36), pp.6920-6928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2009.08.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659069v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular trafficking of magnetic nanoparticles to design multifunctional biovesicles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Impact des procédures de fixation et de congélation sur la préservation du tissu de la glande mammaire de souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65, pp.5-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02664163v1</w:t>
+                <w:t xml:space="preserve">hal-02653548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictyostelium extracellular vesicles containing Hoechst 33342 transfer the dye into the nuclei of living cells: A fluorescence study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of bacterial peptidase F inferred by statistical analysis and further experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Péchoux-Longin</w:t>
+                <w:t xml:space="preserve">Liliana López Kleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chinsky</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronique V. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HFSP Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (1), pp.29-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666375v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annexin II incorporated into influenza virus particles supports virus replication by converting plasminogen into plasmin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracellular trafficking of magnetic nanoparticles to design multifunctional biovesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Le Bouder</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irène Tatischeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00246-08⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (5), pp.577-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.200700523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660726v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural evaluation of in vitro-matured canine oocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dictyostelium extracellular vesicles containing Hoechst 33342 transfer the dye into the nuclei of living cells: A fluorescence study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Tatischeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pigaglio-Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux-Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Chinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RD08021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.319-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10895-007-0271-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668458v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructure of canine oocytes during in vivo maturation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Annexin II incorporated into influenza virus particles supports virus replication by converting plasminogen into plasmin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Le Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Morello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guus Rimmelzwaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.20763⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (14), pp.6820-6828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00246-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664694v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular HIV-1 Gag localization is impaired by mutations in the nucleocapsid zinc fingers.</w:t>
+                <w:t xml:space="preserve">Ultrastructural evaluation of in vitro-matured canine oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boyan Grigorov</w:t>
+                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Decimo</w:t>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Smagulova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Mougel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4, pp.54. </w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (5), pp.626-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-4-54⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/RD08021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258941v1</w:t>
+                <w:t xml:space="preserve">hal-02668458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation in caveolin in mammary tissue depends on cell type</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ultrastructure of canine oocytes during in vivo maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75 (1), pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.20763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00441-006-0370-6⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659028v1</w:t>
+                <w:t xml:space="preserve">hal-02664694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Vpr-derived peptides reach mitochondria to induce apoptosis of alphaVbeta3-expressing endothelial cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracellular HIV-1 Gag localization is impaired by mutations in the nucleocapsid zinc fingers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyan Grigorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borgne-Sanchez</w:t>
+                <w:t xml:space="preserve">Didier Decimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dupont</w:t>
+                <w:t xml:space="preserve">Fatima Smagulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Langonné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Lecoeur</w:t>
+                <w:t xml:space="preserve">Marylène Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.cdd.4402018⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-4-54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166293v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation nucléaire et expression des gènes des protéines du lait</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Localisation in caveolin in mammary tissue depends on cell type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coant</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 328 (3), pp.521-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-006-0370-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660524v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ -independent phospholipase A2 participates in the vesicular transport of milk proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
+                <w:t xml:space="preserve">Targeted Vpr-derived peptides reach mitochondria to induce apoptosis of alphaVbeta3-expressing endothelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borgne-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boisgard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Chanat</w:t>
+                <w:t xml:space="preserve">A. Langonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lavialle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2005.01.006⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (3), pp.422-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.cdd.4402018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676367v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Src regulates Golgi structure and KDEL receptor-dependent retrograde transport to the endoplasmic reticulum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisation nucléaire et expression des gènes des protéines du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mazelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux-Longin</w:t>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Malhotra</w:t>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jurdic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Adrian Balteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 278 (47), pp.46601-46606</w:t>
+              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 200 (2), pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02678800v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ca2+ -independent phospholipase A2 participates in the vesicular transport of milk proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1743, pp.317-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2005.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Src regulates Golgi structure and KDEL receptor-dependent retrograde transport to the endoplasmic reticulum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux-Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Malhotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jurdic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (47), pp.46601-46606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ultrastructural non-radioactive in situ hybridization of GH mRNA in rat pituitary gland: pre-embedding vs ultra-thin frozen sections vs post-embedding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leguellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trembleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Histochem Cytochem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 40, pp.979-986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11742,5445 +12010,5445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des microARN dans la lactation: exemple d’une analyse fonctionnelle chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue-Beauvais Cathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence autour des ARN non codants: identification et fonctions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conférences Sciences Animales Paris Saclay (SAPS), Jan 2023, Jouy-en-Josas (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex spatiotemporal expression of termination factor Rho highlights its involvement in spore morphogenesis and revival in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACELL Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Stuggart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in livestock mining millions of life trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Guintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03731359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Losing polysaccharide pellicle without losing fitness: isolation of non-GMO phage resistant mutants of Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Palussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omics approach to characterize milk-derived extracellular vesicles/exosomes isolated from goats expressing or not alphas1-CN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Sanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Boschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extracellular vesicles in Health &amp; disease-FSEV-2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultra structurale du placenta équin après supplémentation alimentaire en arginine des juments au dernier tiers de la gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17.Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vésicules extra-cellulaires (EVs) de fluide utérin stimulent l’expression de marqueurs de l’implantation dans l’endomètre ovin in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Oolong Tea extract pour visualiser une architecture de la paroi des bactéries gram positif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapot-Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of a gestational exposure to diesel exhaust on the olfactory system development in rabbit pups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Bernal Melendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SCMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation-related genes in the ovine endometrium are regulated by extracellular vesicles from earlypregnant uterine fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.Meeting of French Society for Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Society for Extracellular Vesicles (FSEV). FRA., Nov 2017, Paris, France. 91 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les “FluoroNanogold” propriétés et exemples d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de Formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Porticcio, France. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démasquage et préservation antigénique par micro-ondes : Deux exemples biologiques : Les protéines PPAR et cavéoline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de Formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Porticcio, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of CLEM to study the PAH-related pulmonary vasculary remodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gouadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hautefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès international de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nice, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle bovin pour le syndrome de Tietz: caractérisation de la mutation R217del de MITF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Département de Génétique animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique du Tokuyasu, analyse de la technique et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des PF de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique du Tokuyasu, analyse de la technique et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques et Scientifiques du RµI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MilkChEST, an integrative approach of the secretion pathways in the mammary epithelial cell: molecular dissection of milk fat adaptability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Regional Conference On Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tromsø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de pili à la surface de Lactococcus lactis : mise en évidence et impact sur la structure des biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Oxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ledue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakhya Dieye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Réseau National Biofilms/INRA "Les biofilms au service des biotechnologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Narbonne, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-induced adiposity leads to early mammary gland development during pregnancy in the rabbit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Effets du régime alimentaire sur le développement de la glande mammaire et la qualité de l'allaitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Rabbit Biotechnology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 1 p</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Le Mans, France. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019367v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du régime alimentaire sur le développement de la glande mammaire et la qualité de l'allaitement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Diet-induced adiposity leads to early mammary gland development during pregnancy in the rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Le Mans, France. pp.49-52</w:t>
+              <w:t xml:space="preserve">4. International Rabbit Biotechnology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000172v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition at puberty and mammary gland development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Breast Cancer Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des modes d'imagerie fond noir TEM et STEM pour l'observation de structures moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Journées du GUMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Microscopies (SFµ). Paris, FRA., May 2011, Guadeloupe, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects of nutrition on mammary gland development and milk composition leading to offspring predisposition to obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Milk Genomics &amp; Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of common regulatory mechanisms of casein exocytosis and milk fat globule budding during milk secretion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaël Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation des Crédits Incitatifs 2010 - Département de Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752041v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’état d’adiposité sur le développement de la glande mammaire chez le lapin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">In search of common regulatory mechanisms of casein exocytosis and milk fat globule budding during milk secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Pauloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+              <w:t xml:space="preserve">Journées d'Animation des Crédits Incitatifs 2010 - Département de Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193648v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Rôle de l’état d’adiposité sur le développement de la glande mammaire chez le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755255v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammalian olfactory receptors : GPCRs exhibiting a functionality outside lipid rafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fallou Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Congrès de la Société Française de Biophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, La Colle-sur-Loup, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaël Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Perinatal Determinants of Adult Health and Disease &amp; 13. International Symposium on Perinatal Nephrology: "Early Determinants of Renal Function &amp; Disease at Adulthood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles des sortases A et C de Lactococcus lactis dans l’oligomérisation de pilines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Oxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ledue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBL 2010. 17.Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action des acides gras sur la formation des gouttelettes lipidiques et la synthèse de la caséine-beta par la cellule épithéliale mammaire murine HC11</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Structural and ultrastructural characterization of a novel class of cells expressing OBP-1F in the rat olfactory epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757495v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rspo1 is essential to normal mammary gland development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localisation des récepteurs olfactifs exprimés de façon hétérologue dans la levure S. cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sead Chadi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Guenhaël Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Fallou Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842098v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and ultrastructural characterization of a novel class of cells expressing OBP-1F in the rat olfactory epithelium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Action des acides gras sur la formation des gouttelettes lipidiques et la synthèse de la caséine-beta par la cellule épithéliale mammaire murine HC11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Pauloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monique Caillol</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751524v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des récepteurs olfactifs exprimés de façon hétérologue dans la levure S. cerevisiae</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Rspo1 is essential to normal mammary gland development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Buscara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757120v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of olfactory receptors heterologously expressed in S. cerevisiae cells, ECRO2009, XIXth Congress of the European Chemoreception Research Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmina Vidic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Fallou Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres of the European Chemoreception Research Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the role of R-spondin genes in mammary gland development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buscara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-spondin1 is required to normal epithelial morphogenesis during mammary gland development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Buscara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Salve Regina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du rôle des gènes R-spondin au cours du développement de la glande mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Buscara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de restitution des projets financés sur crédits Incitatifs en 2006 et 2007 du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and ultrastructural characterization of a novel class of cells expressing OBP-1F in the rat olfactory epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du pic de prolactine circulante induit par la traite sur la galactopoïese chez le bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic inhibition of prolactin discharge at milking affects mammary cell activity and turnover in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium for Young Scientist (ISYS) "Human and Animal Development: Regulatory Mechanisms"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrastructural evaluation of in vitro matured canine oocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Chebrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Canine and Feline Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action différentielle des acides gras saturés et insaturés sur la formation des gouttelettes lipidiques et la synthèse de la caséine-beta par la cellule épithéliale mammaire murine HC11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pauloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Droineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrastructure of canine oocytes during peri-ovulatory maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Biannual EVSSAR Congress. European Veterinary Society for Small Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of microarray approaches to study the regulation of gene expression in the mammary gland by prolactin and related hormones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Polish-French Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium-independent phospholipase A2 is involved in both the retrograde and anterograde traffic in mammary epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux-Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Réunion Club Exocytose-Endocytose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17190,2328 +17458,2328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms underlying the structural diversity of complex rhamnose-rich cell wall polysaccharides in lactococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Whitfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop Great Wall Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sintra, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation en routine par micro-ondes pour l'observation ultrastructurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Cazevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES TECHNIQUES DE PREPARATION D’ECHANTILLON « Préparation chimique, Cryo-préparation, Artéfacts »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Porquerolles, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the effects of a SOCS2 point mutation on mammary gland development and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitsa Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOHaD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMA 2 Imaging Plateform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meylheuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Biacchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphyne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aviesan, Symposium “Translational research on diabetic cardiomyopathy”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids trigger expression of implantation-related markers in ovine endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Cellfit annual meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Athènes, Greece. , 2019, 3rd Cellfit Annual Meeting, The extracellular vesicles paradigm of intra and intercellular communication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la technique de préparation de graines d’Arabidopsis thaliana en vue d’études en microscopie électronique à transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Theix, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution de l’acétate d’uranyle par des sels de lanthanides pour la coloration négative d’échantillons biologiques en microscopie électronique à transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RMUI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Theix, France. 1p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids promote expression of implantation-related markers in ovine endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Annual Meeting of the Society for the Study of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Washington, United States. , 377 p., 2017, Book of Abstracts, SSR 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Changes in the Proteome of Milk-derived Extracellular Vesicles in response to intra-mammary infection by Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Krupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. annual meeting of the International Society for Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Toronto, Canada. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DICER : Dialogue pendant l'Implantation entre le Conceptus et l'Endomètre : implication des microARN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolifraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets à long terme de l’adiposité sur la qualité du lait et le développement de la glande mammaire de la descendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Mason SAS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 28 (S1), 240 p., 2014, 12èmes Journées Francophones de Nutrition, JFN 2014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70805-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence d’une transition endothéliale/mésenchymateuse dans les lésions vasculaires pulmonaires d’hypertension artérielle pulmonaire par microscopie corrélative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rucker-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Letheule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Poitiers, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plateau de microscopie électronique à transmission de l'Inra de Jouy-en-Josas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de biologie cellulaire du grand campus d'Orsay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Orsay, France. 2011, 6èmes Journées de Biologie Cellulaire du Grand Campus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateau de microscopie électronique à transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin-Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Chat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de Biologie Cellulaire du Grand Campus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Orsay, France. , 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative molecular dark field modes in cell imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IFSM International Microscopy Congress IMC17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rio de Janeiro, Brazil. , 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet-induced obesity leads to early mammary gland development during pregnancy in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. n.p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleate and linoleate stimulate both lipid droplet formation and the degradation of b-casein in prolactin-treated HC11 mouse mammary epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Pauloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Annual Meeting Club Exocytose-Endocytose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Presqu'île de Giens, France. n.p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle de la TIP47 et de l’adipophiline dans la formation des globules lipidiques par les cellules HC11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pauloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d'Animation Scientifiques du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France. 2005, 1eres journées d'animation scientifique du département de physiologie animale et système d'élevage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium-independent phospholipase A2 is involved in both the retrograde and anterograde traffic in mammary epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO-WORKSHOP Annaberg Conference Protein Sorting the Secretory Pathway</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Goldegg, Austria. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19521,137 +19789,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A correlated light and electron microscopy approach to study the subcellular localization of phosphorylated vimentin in human lung tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Muller-Riechert; Paul Verkade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correlative light and Electron Microscopy V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 187 (V), Elsevier, pp.117 - 137, 2024, Methods in Cell Biology, 978-0-323-95141-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mcb.2024.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19661,391 +19929,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting mitochondrial metabolism and mitotic fidelity to control vulnerability of high grade serous ovarian cancer patients to taxane-based chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadia Moindjie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanthia Pangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Chianese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotope-dependent High Level Resistance to Reactive Oxygen Species, Antibiotic Tolerance, and Virulence of Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léguillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochelle D’mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Minic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex sporulation-specific expression of transcription termination factor Rho highlights its involvement in Bacillus subtilis cell differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Redko-Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20055,118 +20323,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fascicule Formation à la Microscopie Corrélative - ANF CNRS-INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Applications de la microscopie corrélative à la biologie Cellulaire, Jouy-en-Josas (FR), France. 2021, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId657"/>
+      <w:footerReference w:type="default" r:id="rId667"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20313,51 +20581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05507741v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Vinogradov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Kallianioti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112658" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019388v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grandhaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Mosterd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriana Grafakou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz Charneco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P de Waal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma M H van Rijswijck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426508122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioad131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2024.112350" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04766365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400521RR" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107905" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gu&#233;rin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mahony" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105578" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Ribeuz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint-Martin Willer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sancho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Masson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2023-0185OC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02103-22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17562" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Khadhraoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Vandestienne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Blondelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2023.101677" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214068v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02347-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068864v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Mielcarek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02094g" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159117v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fromain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore van de Walle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cur&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Serrano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr00863k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536539v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellutti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moison" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.754054" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788559v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borezee-Durant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2022.106578" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542940v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Curcio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010179" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499886v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie To" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ghigna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Nagaraj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00653-2020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935910v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys-Marcela Gomez-Paez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa045" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844079v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Porcino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Guo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xiong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119442" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01801" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889085v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00547-19" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532778v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pr&#233;v&#233;ral" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b08061" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003210v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas&#8208;boluda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Yang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Dobryden" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Winckelmans" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004274" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03095979v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Zhu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsb.2020.04.015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02567799v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Antigny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lambert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071527" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950462v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12753" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625079v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Skerni&#353;kyt&#279;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatas Krasauskas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyt&#279;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03116" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368066v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1877-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627428v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.03.022" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Capuano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Boet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tesson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertero" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.119.314793" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050122v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212132" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343068v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009957" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973569v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cabana" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00482" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867036v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Suman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30719-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624504v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01303-17" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605168v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fiume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.146274" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605182v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaignard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006597" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01740291v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kortebi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Milohanic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mitchell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006734" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637008v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hautefort" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyane Meloche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Belacel-Ouari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Manoury" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.115.020951" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641340v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanchez-Iglesias" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Grzelczak" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201501035" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465583v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ayache" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201500012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LJB3CPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638721v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin-P&#233;choux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00041" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.652917" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194099v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranchoux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antigny" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rucker-Martin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hautefort" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.114.008750" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00958760v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Izzedine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mangier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ory" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Yu Zhang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelhia Sendeyo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.344" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaussart" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mistou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr05280c" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859731v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Goin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.029066" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649159v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Javed" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305719y" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645890v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.07.005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191122v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002756" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679970v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lecoeur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chaloin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph El-Khoury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brabant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2012.21" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269994v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Luciani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dechoux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Deveaux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poirier-Quinot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.12111957" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646952v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Al Faraj" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Devue" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.11111329" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741396v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marangon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia M&#233;nard-Moyon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Venturelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys B&#233;outis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl302273p" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000021v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Oxaran" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue Ledue-Clier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Y. Dieye" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050989" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019757v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22536" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963273v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2011.02.031" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ80WMH4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665743v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Buron" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porceddu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brabant" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Desgue" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Racoeur" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009924" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665342v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Selvakannan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.05.050" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204236v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.082958" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668477v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Vats" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Rautou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NNM.10.44" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659852v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Pauloin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0926-3" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C1J0JGJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665277v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Lecoeur" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combrisson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.08.056" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLF2743C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653548v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659069v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L&#243;pez Kleine" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Monnet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664163v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavialle" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tatischeff" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200700523" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF09VD5D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666375v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pigaglio-Deshayes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux-Longin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chinsky" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-007-0271-4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9829F516FCD02AE4390815A6E9DAB168468A823/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660726v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Bouder" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus Rimmelzwaan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bosse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00246-08" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668458v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08021" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664694v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20763" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3K2K71B6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258941v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Grigorov" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Smagulova" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Mougel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-54" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659028v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-006-0370-6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DG9S9WR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166293v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langonn&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoeur" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402018" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660524v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Adrian Balteanu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676367v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisgard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavialle" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2005.01.006" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678800v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazelin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malhotra" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jurdic" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314239v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguellec" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trembleau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gossard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227333v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ciobotaru" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue-Beauvais Cathy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164602v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731359v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324926v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160259v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sanquer" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608149v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789132v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194118v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gilleron" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilleron" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194119v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194166v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouadon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranchoux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607293v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801768v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194117v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019426v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Dieye" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000172v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810543v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payre" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000196v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752041v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193648v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755255v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819007v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Wade" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755483v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204243v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757495v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842098v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751524v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757120v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Fallou Wade" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816275v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193598v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscara" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193690v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891741v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753750v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755513v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756542v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauloin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Droineau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752591v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763164v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762477v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324853v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Whitfield" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692298v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geeverding" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berry" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Baudoin" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gillet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cazevieille" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736096v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791094v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Magnani" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791069v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524320v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chaize" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743864v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367379.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70805-2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811011v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rucker-Martin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750208v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808112v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820670v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812648v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821179v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762259v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830147v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611222v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.02.034" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462261v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Moindjie" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chianese" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Seiler" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411634v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle D&#8217;mello" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569717v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulogne" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05594470v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Berthet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106850" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05507741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Vinogradov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c11649" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Kallianioti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Grandhaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112658" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Mosterd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriana Grafakou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortiz Charneco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P de Waal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma M H van Rijswijck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426508122" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04766365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400521RR" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourgeais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2024.112350" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioad131" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Redko-Hamel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107905" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Ivanova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202332" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gu&#233;rin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mahony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105578" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Ribeuz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint-Martin Willer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sancho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2023-0185OC" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02347-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Khadhraoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Vandestienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Blondelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2023.101677" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02103-22" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17562" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Mielcarek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tb02094g" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159117v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fromain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore van de Walle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cur&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Serrano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr00863k" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542940v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Curcio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010179" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788559v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borezee-Durant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2022.106578" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536539v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellutti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Messiaen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.754054" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys-Marcela Gomez-Paez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa045" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie To" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ghigna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Nagaraj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00653-2020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Porcino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Guo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xiong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119442" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532780v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Grain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01801" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889085v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Randazzo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00547-19" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pr&#233;v&#233;ral" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b08061" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003210v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas&#8208;boluda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Yang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Dobryden" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Winckelmans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004274" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03095979v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Zhu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsb.2020.04.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02567799v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Boet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Antigny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lambert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071527" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950462v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Li" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12753" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625079v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Skerni&#353;kyt&#279;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatas Krasauskas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyt&#279;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03116" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368066v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1877-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627428v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.03.022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343068v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009957" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050122v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212132" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346635v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Capuano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Boet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tesson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.119.314793" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973569v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cabana" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b00482" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867036v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Suman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30719-9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605168v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fiume" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.146274" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Armalyte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01303-17" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605182v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaignard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006597" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01740291v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kortebi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Milohanic" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mitchell" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006734" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608270v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Otz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pausch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jagannathan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11523-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanchez-Iglesias" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Grzelczak" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201501035" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637008v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hautefort" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyane Meloche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Belacel-Ouari" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Manoury" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.115.020951" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637320v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Solopova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Furlan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.714303" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465583v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ayache" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201500012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LJB3CPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638721v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin-P&#233;choux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00041" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.652917" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194099v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranchoux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antigny" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rucker-Martin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hautefort" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.114.008750" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00958760v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Izzedine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mangier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ory" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Yu Zhang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelhia Sendeyo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.344" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194015v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaussart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mistou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr05280c" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649159v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Lartigue" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Javed" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305719y" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859731v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Goin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.029066" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645890v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Chat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2013.07.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269994v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Luciani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dechoux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Deveaux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poirier-Quinot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.12111957" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191122v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapot-Chartier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002756" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679970v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lecoeur" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chaloin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph El-Khoury" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brabant" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2012.21" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646952v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Al Faraj" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Devue" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.11111329" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741396v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marangon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia M&#233;nard-Moyon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Venturelli" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys B&#233;outis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl302273p" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000021v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Oxaran" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue Ledue-Clier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Y. Dieye" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050989" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963273v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2011.02.031" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ80WMH4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019757v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22536" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204236v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.082958" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665342v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Selvakannan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.05.050" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665743v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Buron" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porceddu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brabant" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Desgue" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Racoeur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009924" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668477v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Vats" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Rautou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NNM.10.44" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659852v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Pauloin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0926-3" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C1J0JGJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665277v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Lecoeur" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combrisson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.08.056" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLF2743C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653548v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659069v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L&#243;pez Kleine" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Monnet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664163v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavialle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tatischeff" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200700523" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF09VD5D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666375v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pigaglio-Deshayes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux-Longin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chinsky" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-007-0271-4" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9829F516FCD02AE4390815A6E9DAB168468A823/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660726v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Bouder" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus Rimmelzwaan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bosse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00246-08" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668458v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD08021" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664694v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Thoumire" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20763" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3K2K71B6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258941v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Grigorov" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Smagulova" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Mougel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-54" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659028v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Truchet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-006-0370-6" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DG9S9WR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166293v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgne-Sanchez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langonn&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecoeur" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4402018" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660524v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Adrian Balteanu" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676367v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisgard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavialle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2005.01.006" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678800v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazelin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malhotra" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jurdic" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314239v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguellec" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trembleau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gossard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227333v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ciobotaru" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue-Beauvais Cathy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164602v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731359v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324926v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160259v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Henry" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sanquer" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608149v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789132v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194118v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gilleron" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilleron" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194119v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194166v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gouadon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranchoux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607293v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801768v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194117v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194090v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019426v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Dieye" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000172v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810543v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payre" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000196v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755255v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752041v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193648v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819007v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Wade" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755483v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204243v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751524v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Meylheuc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Caillol" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757120v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Fallou Wade" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757495v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842098v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buscara" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Costa" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816275v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193598v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscara" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193690v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891741v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753750v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755513v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756542v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauloin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Droineau" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752591v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763164v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762477v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324853v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Whitfield" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692298v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geeverding" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berry" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Baudoin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gillet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cazevieille" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769579v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736096v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791094v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Magnani" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791069v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524320v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chaize" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743864v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367379.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70805-2" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811011v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rucker-Martin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750208v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808112v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820670v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812648v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821179v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762259v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830147v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611222v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.02.034" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462261v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Moindjie" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morin" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Pangou" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chianese" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Seiler" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411634v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle D&#8217;mello" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328824v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569717v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulogne" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>