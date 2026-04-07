--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -476,191 +476,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Afterlives of the Bible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of New Zealand Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36 (2), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unsettling Oceania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salhia Ben-Messahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41 (1), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969461v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01986377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -672,877 +672,877 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Janet Frame’s Commons in Between My Father and the King (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literature, Critique, and Empire Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [published online], 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/30333962251366650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] J.R. (Tim) Struthers, Ailsa Cox, Corinne Bigot, and Catherine Sheldrick Ross, &amp;lt;i&amp;gt;Reading Alice Munro's Breakthrough Books: A Suite in Four Voices&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 85, pp.253-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Janet Frame’s Commons in Between My Father and the King (2012)</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Universal and the Environmental Crisis: In Search of New Narrative Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literature, Critique, and Empire Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/30333962251366650⟩</w:t>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Crises of the Universal in Anglophone Literatures and Criticism (19th-21st centuries), 32, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14yod⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genesis in New Zealand; or Man Playing God in Fiona Farrell's Mr Allbones' Ferrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of New Zealand Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“A Bit More Erratic”: An interview with Mark Anthony Jarman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skin and Affect: A Reading of “Nettles” by Alice Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlantis: Critical Studies in Gender, Culture, and Social Justice / Études critiques sur le genre, la culture, et la justice sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (2), pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (2), pp.69-78</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet’s Migrations in Alice Munro’s Runaway: Making and Losing Connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (1)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teenage in the Ironic Mode: A Study of the Drafts of “Red Dress–1946” by Alice Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de stylistique anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Munro’s Who Do You Think You Are? as Cultural Moment: Colonial Culture Turned Inside Out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (2), pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Alice Munro’s Who Do You Think You Are? as Cultural Moment: Colonial Culture Turned Inside Out</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoreau's Heritage in I Love a Broad Margin to My Life (2011) by Maxine Hong Kingston; or, East and West Meet – Again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 137, pp.80-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Frame: Short Fiction - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 36 (2), pp.103-112</w:t>
+              <w:t xml:space="preserve">, 2011, Janet Frame: Short Fiction, 33 (2), pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 137, pp.80-93</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tectonic Shifts: The Global and the Local - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (1), pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478326v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03478320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrets in The Lagoon and Other Stories</w:t>
               </w:r>
@@ -2708,2420 +2708,2420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genre, (post)colonialisme et littérature autochtone canadienne : Une (re)lecture de Kiss of the Fur Queen (1998) de Tomson Highway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Castaing; Elodie Gaden. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire et penser le genre en contextes postcoloniaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.153-172, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photographie selon William Yang, ou, pour une autre histoire de l’Australie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mirielle Calle-Gruber; Sarah-Anaïs Crevier Goulet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures migrantes du genre (II) : Mettre en oeuvre les croisées de la littérature avec les arts visuels et les arts du spectacle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.193-208, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Ying Chen : “ Les dix dernières années ”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Calle-Gruber; Sarah-Anaïs Crevier Goulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures migrantes du genre : Croiser les théories et les formes littéraires dans les contextes comparés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.107-116, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.193-208, 2017</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesta Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand; Jean-Michel Blanquer; Antoine Coppolani; Isabelle Vagnoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques : de 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.698--705, 2016, Bouquins, 978-2-221-19645-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.153-172, 2017</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benmiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand; Jean-Michel Blanquer; Antoine Coppolani; Isabelle Vagnoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques : de 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Robert Laffont, pp.799-807, 2016, Bouquins</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hélène Aji</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature, Prix Nobel de</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benmiloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesta Suarez</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand; Jean-Michel Blanquer; Antoine Coppolani; Isabelle Vagnoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques : de 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Robert Laffont, 2016, Bouquins</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disease and Care in Alice Munro's &amp;quot;The Bear Came over the Mountain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Laforest; Guy Clermont; Bertrand Rouby. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire le corps biomédical: regards sur la littérature canadienne / Reading the Biomedical Body from the Perspective of Canadian Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Limoges, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Australie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Parizet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bible dans les littératures du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Cerf, pp.314-320, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature de l’exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Barrientos Tecun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Bertrand; Jean-Michel Blanquer; Antoine Coppolani; Isabelle Vagnoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Amériques : de 1830 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.698--705, 2016, Bouquins, 978-2-221-19645-8</w:t>
+              <w:t xml:space="preserve">, 2, Robert Laffont, pp.515-520, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, 2, Robert Laffont, pp.799-807, 2016, Bouquins</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generic Hybridity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Palleau-Papin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Under Fire. William T. Vollmann, The Rifles: A Critical Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.145-165, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, 2, Robert Laffont, 2016, Bouquins</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pictures of the Imagination: A Study of the Drafts of “Images” by Alice Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vanessa Guignery. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Inside of a Shell: Alice Munro’s Dance of the Happy Shades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.226-243, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Limoges, 2016</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxine Hong Kingston’s Peace Activism: Taking Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sämi Ludwig; Nicoleta Alexoae Zagni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Legacy of Maxine Hong Kingston: the Mulhouse Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lit Verlag, pp.193-206, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Cerf, pp.314-320, 2016</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endings and Indeterminacy in Alice Munro’s Short Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Gallix; Armelle Parey; Isabelle Roblin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Inachevé ou l’ère des possibles dans la littérature anglophone : Récits ouverts et incomplets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.177-188, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2, Robert Laffont, pp.515-520, 2016</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Maoris, Pakehas et paysage”: commentaire sur la traduction de “Au pays du théâtre”, de Geoff Park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Omhovère. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Art du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.104-112, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Generic Hybridity</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est l’impact de la notion de whiteness en littérature postcoloniale ? Genèse du concept et étude du cas de la critique littéraire canadienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Joubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le postcolonial comparé : anglophonie, francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.61-79, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagined Geographies and the Memory of Nature in Three Stories by Alice Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Besson; Claire Omhovère; Héliane Ventura. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Memory of Nature in Aboriginal, Canadian and American Contexts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.73-86, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Cha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Éditions des Femmes, pp.816, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remembering and Forgetting: Imagining Home in Alice Munro’s The View from Castle Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Delmas; André Dodeman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Re/Membering Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.49-62, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chidgey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Éditions des Femmes, pp.880-881, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Éditions des Femmes, pp.4205, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“You must see to understand…” Orientalist Clichés and Transformation in Robert Lepage’s The Dragon’s Trilogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diana Brydon; Marta Dvorak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crosstalk: Canadian and Global Imaginaries in Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wilfrid Laurier University Press, pp.225-240, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhabiting Culture: Some Notes on How Writers of Chinese Descent Writing in English and in French Relate to Institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Joubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Texte étranger (3) : Travaux 2008-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, Université Paris 8 Vincennes Saint-Denis, pp.169-183, 2012, Travaux et Documents</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Unspoken in The Lagoon and Other Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alice Braun; Claire Bazin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Janet Frame, The Lagoon and Other Stories and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Ouest Nanterre La Défense, pp.47-60, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative Voice and the Making of the Self: A Study of Janet Frame’s The Lagoon and Other Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vanessa Guignery. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chasing Butterflies: Janet Frame’s The Lagoon and Other Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publibook, pp.125-144, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hybridité générique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Palleau-Papin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under Fire. William T. Vollmann, The Rifles: A Critical Study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.145-165, 2016</w:t>
+              <w:t xml:space="preserve">William T. Vollmann : Le roman historique en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.123-139, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.226-243, 2015</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructing the Past Through Objects in A Map of Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Héliane Daziron-Ventura; Marta Dvorak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reconstructing the Past Through Objects in A Map of Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.185-199, 2010, Canadian Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.177-188, 2014</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vérité de l’histoire dans All That Matters (2004) de Wayson Choy et Inheritance (2004) de Lan Samantha Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Quanquin; Christine Lorre-Johnston; Sandrine Ferré-Rode. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment comparer le Canada avec les Etats-Unis aujourd’hui : Enjeux et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.219-242, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.104-112, 2014</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Chen’s “Poetic Rebellion”: Relocating the Dialogue, In Search of Narrative Renewal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eleanor Ty; Christl Verduyn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Canadian Writing: Beyond Autoethnography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wilfrid Laurier University Press, pp.267-295, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.61-79, 2014</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Poetics of Exile: A Comparative Study of the Reception of Ying Chen’s Recent Novels in Canada and in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Kuester; Charlotte Sturgess. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading(s) from a Distance: European Perspectives on Canadian Women’s Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wissner-Verlag, pp.239-259, 2008, Studies in Anglophone Literatures and Cultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lit Verlag, pp.193-206, 2014</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Tropes and Territory of Childhood in The Lagoon and Other Stories (1951) by Janet Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Dvorak; W.H. New. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tropes and Territories: Short Fiction, Postcolonial Readings, Canadian Writings in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, McGill-Queen’s University Press, pp.247-269, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.73-86, 2014</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Dolls, Dolls, Dolls, Dolls”: Into the (Extra)ordinary World of Girls and Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Dvorak; Manina Jones. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carol Shields and the Extra-Ordinary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, McGill-Queen’s University Press, pp.80-96, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...1021 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478290v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03478298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Same Boat: Yann Martel’s Life of Pi, the Canadian 2002 Man Booker Winner</w:t>
               </w:r>
@@ -5940,50 +5940,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christilla Vasserot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques : de 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.857-863</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poésie américaine: Etats-Unis, Canada, Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Aji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6005,152 +6100,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.698-705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584778v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03478507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Thien</w:t>
               </w:r>
@@ -6402,51 +6402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12F854CF"/>
+    <w:nsid w:val="ED6B18BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6633,51 +6633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-lorre-johnston" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0974-7795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061508047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217149812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071451352" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/061508047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487806v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00144_2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mccann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhia Ben-Messahel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986377v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/30333962251366650" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zecchini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courtois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laffont.ca/livre/les-ameriques-coffret-9782221196458/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmiloud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos Tecun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478467v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478470v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478335v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478332v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478286v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478277v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969406v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrinelle Bedrane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Rao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anais Crevier Goulet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Cox" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;-Rode" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03584778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478507v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cle.ens-lyon.fr/anglais/litterature/litterature-americaine/litterature-contemporaine/nature-after-wordsworth-in-dance-of-the-happy-shades-by-alice-munro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-lorre-johnston" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0974-7795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061508047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217149812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071451352" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/061508047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487806v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00144_2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mccann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhia Ben-Messahel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/30333962251366650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zecchini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courtois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laffont.ca/livre/les-ameriques-coffret-9782221196458/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmiloud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos Tecun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478470v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478335v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478332v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478286v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478277v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969406v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrinelle Bedrane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Rao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anais Crevier Goulet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Cox" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;-Rode" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03584778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cle.ens-lyon.fr/anglais/litterature/litterature-americaine/litterature-contemporaine/nature-after-wordsworth-in-dance-of-the-happy-shades-by-alice-munro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>