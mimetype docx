--- v1 (2026-04-07)
+++ v2 (2026-05-14)
@@ -476,191 +476,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unsettling Oceania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salhia Ben-Messahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41 (1), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Afterlives of the Bible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of New Zealand Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36 (2), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986377v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02969461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -672,877 +672,877 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Universal and the Environmental Crisis: In Search of New Narrative Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Crises of the Universal in Anglophone Literatures and Criticism (19th-21st centuries), 32, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14yod⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] J.R. (Tim) Struthers, Ailsa Cox, Corinne Bigot, and Catherine Sheldrick Ross, &amp;lt;i&amp;gt;Reading Alice Munro's Breakthrough Books: A Suite in Four Voices&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp.253-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Janet Frame’s Commons in Between My Father and the King (2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literature, Critique, and Empire Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, [published online], 16 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/30333962251366650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85, pp.253-257</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genesis in New Zealand; or Man Playing God in Fiona Farrell's Mr Allbones' Ferrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of New Zealand Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...73 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“A Bit More Erratic”: An interview with Mark Anthony Jarman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skin and Affect: A Reading of “Nettles” by Alice Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlantis: Critical Studies in Gender, Culture, and Social Justice / Études critiques sur le genre, la culture, et la justice sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (2), pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet’s Migrations in Alice Munro’s Runaway: Making and Losing Connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (2), pp.69-78</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teenage in the Ironic Mode: A Study of the Drafts of “Red Dress–1946” by Alice Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de stylistique anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (1)</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Munro’s Who Do You Think You Are? as Cultural Moment: Colonial Culture Turned Inside Out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (2), pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoreau's Heritage in I Love a Broad Margin to My Life (2011) by Maxine Hong Kingston; or, East and West Meet – Again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 137, pp.80-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alice Munro’s Who Do You Think You Are? as Cultural Moment: Colonial Culture Turned Inside Out</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tectonic Shifts: The Global and the Local - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 36 (2), pp.103-112</w:t>
+              <w:t xml:space="preserve">, 2011, 34 (1), pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 137, pp.80-93</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Frame: Short Fiction - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Janet Frame: Short Fiction, 33 (2), pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478320v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03478326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrets in The Lagoon and Other Stories</w:t>
               </w:r>
@@ -2708,2420 +2708,2420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La photographie selon William Yang, ou, pour une autre histoire de l’Australie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mirielle Calle-Gruber; Sarah-Anaïs Crevier Goulet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures migrantes du genre (II) : Mettre en oeuvre les croisées de la littérature avec les arts visuels et les arts du spectacle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.193-208, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Ying Chen : “ Les dix dernières années ”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber; Sarah-Anaïs Crevier Goulet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures migrantes du genre : Croiser les théories et les formes littéraires dans les contextes comparés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.107-116, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genre, (post)colonialisme et littérature autochtone canadienne : Une (re)lecture de Kiss of the Fur Queen (1998) de Tomson Highway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Castaing; Elodie Gaden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire et penser le genre en contextes postcoloniaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.153-172, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.193-208, 2017</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generic Hybridity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Palleau-Papin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Under Fire. William T. Vollmann, The Rifles: A Critical Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.145-165, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.107-116, 2017</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature de l’exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Barrientos Tecun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand; Jean-Michel Blanquer; Antoine Coppolani; Isabelle Vagnoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques : de 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Robert Laffont, pp.515-520, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benmiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand; Jean-Michel Blanquer; Antoine Coppolani; Isabelle Vagnoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques : de 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Robert Laffont, pp.799-807, 2016, Bouquins</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Aji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesta Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Bertrand; Jean-Michel Blanquer; Antoine Coppolani; Isabelle Vagnoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Amériques : de 1830 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.698--705, 2016, Bouquins, 978-2-221-19645-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature, Prix Nobel de</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benmiloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fell</w:t>
+                <w:t xml:space="preserve">Jacques Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pothier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesta Suarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Bertrand; Jean-Michel Blanquer; Antoine Coppolani; Isabelle Vagnoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Amériques : de 1830 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, Robert Laffont, pp.799-807, 2016, Bouquins</w:t>
+              <w:t xml:space="preserve">, 2, Robert Laffont, 2016, Bouquins</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, 2, Robert Laffont, 2016, Bouquins</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disease and Care in Alice Munro's &amp;quot;The Bear Came over the Mountain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Laforest; Guy Clermont; Bertrand Rouby. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire le corps biomédical: regards sur la littérature canadienne / Reading the Biomedical Body from the Perspective of Canadian Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Limoges, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Limoges, 2016</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Australie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Parizet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bible dans les littératures du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Cerf, pp.314-320, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Cerf, pp.314-320, 2016</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pictures of the Imagination: A Study of the Drafts of “Images” by Alice Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vanessa Guignery. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Inside of a Shell: Alice Munro’s Dance of the Happy Shades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.226-243, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2, Robert Laffont, pp.515-520, 2016</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagined Geographies and the Memory of Nature in Three Stories by Alice Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Besson; Claire Omhovère; Héliane Ventura. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Memory of Nature in Aboriginal, Canadian and American Contexts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.73-86, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Generic Hybridity</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxine Hong Kingston’s Peace Activism: Taking Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sämi Ludwig; Nicoleta Alexoae Zagni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Legacy of Maxine Hong Kingston: the Mulhouse Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lit Verlag, pp.193-206, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endings and Indeterminacy in Alice Munro’s Short Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Gallix; Armelle Parey; Isabelle Roblin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Inachevé ou l’ère des possibles dans la littérature anglophone : Récits ouverts et incomplets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.177-188, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Maoris, Pakehas et paysage”: commentaire sur la traduction de “Au pays du théâtre”, de Geoff Park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Omhovère. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Art du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.104-112, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est l’impact de la notion de whiteness en littérature postcoloniale ? Genèse du concept et étude du cas de la critique littéraire canadienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Joubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le postcolonial comparé : anglophonie, francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.61-79, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remembering and Forgetting: Imagining Home in Alice Munro’s The View from Castle Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Delmas; André Dodeman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Re/Membering Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.49-62, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chidgey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Éditions des Femmes, pp.880-881, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Cha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Éditions des Femmes, pp.816, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Calle-Gruber; Béatrice Didier; Antoinette Fouque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Éditions des Femmes, pp.4205, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“You must see to understand…” Orientalist Clichés and Transformation in Robert Lepage’s The Dragon’s Trilogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diana Brydon; Marta Dvorak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crosstalk: Canadian and Global Imaginaries in Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wilfrid Laurier University Press, pp.225-240, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhabiting Culture: Some Notes on How Writers of Chinese Descent Writing in English and in French Relate to Institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Joubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Texte étranger (3) : Travaux 2008-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, Université Paris 8 Vincennes Saint-Denis, pp.169-183, 2012, Travaux et Documents</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative Voice and the Making of the Self: A Study of Janet Frame’s The Lagoon and Other Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vanessa Guignery. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chasing Butterflies: Janet Frame’s The Lagoon and Other Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publibook, pp.125-144, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Unspoken in The Lagoon and Other Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alice Braun; Claire Bazin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Janet Frame, The Lagoon and Other Stories and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Ouest Nanterre La Défense, pp.47-60, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hybridité générique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Palleau-Papin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under Fire. William T. Vollmann, The Rifles: A Critical Study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.145-165, 2016</w:t>
+              <w:t xml:space="preserve">William T. Vollmann : Le roman historique en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.123-139, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.226-243, 2015</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructing the Past Through Objects in A Map of Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Héliane Daziron-Ventura; Marta Dvorak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reconstructing the Past Through Objects in A Map of Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.185-199, 2010, Canadian Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lit Verlag, pp.193-206, 2014</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vérité de l’histoire dans All That Matters (2004) de Wayson Choy et Inheritance (2004) de Lan Samantha Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Quanquin; Christine Lorre-Johnston; Sandrine Ferré-Rode. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment comparer le Canada avec les Etats-Unis aujourd’hui : Enjeux et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.219-242, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.177-188, 2014</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Poetics of Exile: A Comparative Study of the Reception of Ying Chen’s Recent Novels in Canada and in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Kuester; Charlotte Sturgess. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading(s) from a Distance: European Perspectives on Canadian Women’s Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wissner-Verlag, pp.239-259, 2008, Studies in Anglophone Literatures and Cultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.104-112, 2014</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Chen’s “Poetic Rebellion”: Relocating the Dialogue, In Search of Narrative Renewal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eleanor Ty; Christl Verduyn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Canadian Writing: Beyond Autoethnography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wilfrid Laurier University Press, pp.267-295, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.61-79, 2014</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Dolls, Dolls, Dolls, Dolls”: Into the (Extra)ordinary World of Girls and Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Dvorak; Manina Jones. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carol Shields and the Extra-Ordinary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, McGill-Queen’s University Press, pp.80-96, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.73-86, 2014</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Tropes and Territory of Childhood in The Lagoon and Other Stories (1951) by Janet Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Dvorak; W.H. New. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tropes and Territories: Short Fiction, Postcolonial Readings, Canadian Writings in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, McGill-Queen’s University Press, pp.247-269, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...1021 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478298v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03478290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Same Boat: Yann Martel’s Life of Pi, the Canadian 2002 Man Booker Winner</w:t>
               </w:r>
@@ -5959,51 +5959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christilla Vasserot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6041,77 +6041,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie américaine: Etats-Unis, Canada, Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Aji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesta Suarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.698-705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6402,51 +6402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED6B18BF"/>
+    <w:nsid w:val="1092E217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6633,51 +6633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-lorre-johnston" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0974-7795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061508047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217149812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071451352" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/061508047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487806v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00144_2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mccann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhia Ben-Messahel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/30333962251366650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zecchini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courtois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laffont.ca/livre/les-ameriques-coffret-9782221196458/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmiloud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos Tecun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478470v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478335v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478332v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478286v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478277v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969406v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrinelle Bedrane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Rao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anais Crevier Goulet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Cox" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;-Rode" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03584778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cle.ens-lyon.fr/anglais/litterature/litterature-americaine/litterature-contemporaine/nature-after-wordsworth-in-dance-of-the-happy-shades-by-alice-munro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-lorre-johnston" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0974-7795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061508047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217149812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071451352" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/061508047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487806v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00144_2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mccann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhia Ben-Messahel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986377v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/30333962251366650" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zecchini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courtois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475381v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos Tecun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmiloud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640394v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laffont.ca/livre/les-ameriques-coffret-9782221196458/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475372v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477883v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478470v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478335v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478332v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478286v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478277v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969406v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrinelle Bedrane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Rao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anais Crevier Goulet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Cox" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;-Rode" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478507v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03584778v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cle.ens-lyon.fr/anglais/litterature/litterature-americaine/litterature-contemporaine/nature-after-wordsworth-in-dance-of-the-happy-shades-by-alice-munro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>