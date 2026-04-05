--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine LORS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale apparatus for the quantitative evaluation of biorepair in a cracked concrete slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 448, pp.138174. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a biorepair treatment on the diversity of calcifying bacterial communities at the surface of cracked concrete walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (1), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-022-12313-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique sur les avancées de la recherche française dans la biodéterioration des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gueuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (6), pp.E1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2023007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradabilité des plastiques biosourcés : revue bibliographique sur l’acide polylactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (6), pp.604. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2023002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approaches for the structural, chemical, and microbial analysis of microbial biofilms developed on the surface of cementitious materials: Overview and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, pp.105485. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of sulfidized silver from silver nanoparticles, in sewage sludge, to plants and primary consumers in agricultural soil environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 777, pp.145900. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the local interaction mechanisms between fermenting broken maize and various binder materials for anaerobic digester structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 300, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’optimisation du béton pour résister à l’activité microbienne dans les réseaux d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 439, pp.88-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration kinetics and microbial community organization on surface of cementitious materials exposed to anaerobic digestion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.105334. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2021.105334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of CEM III paste by demineralised or mineralised water at pH 7 in relation with aluminium release in drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guérandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143, pp.106399. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-term effects of Ag supplied directly or via sewage sludge to an agricultural soil on Eisenia fetida earthworm and soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, pp.128761. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation, speciation and localization of silver nanoparticles in the earthworm Eisenia fetida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (4), pp.3756-3765. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08548-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of colloidal thickeners for the injection and retention of bacterial growth media to repair cracked concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 262, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the formulation of an original hydrogel-based bone cement using a mixture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jouanneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.103886. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.103886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprecipitation of a calcium carbonate – Biofilm composite on the surface of concrete for the maintenance of nuclear reactor enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.117618. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la biocicatrisation à la réparation des micro-fissures au sein d’enceintes de réacteurs nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (3), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2020028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach for ecotoxicological characterization of non-hazardous sediments for their beneficial reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (6), pp.2608-2618. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-019-02543-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental hazard assessment by the Ecoscore system to discriminate PAH-polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (27), pp.26747-26756. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9906-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopy in addition to chemical analyses and ecotoxicological assays for the environmental hazard assessment of coal tar-polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (3), pp.2594-2602. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0693-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of mortars exposed to sewers in relation to microbial diversity of biofilms formed on the mortars surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.23 - 31. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2018.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring crack movement in polymer-based self-healing concrete through digital image correlation, acoustic emission analysis and SEM in-situ loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feiteira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tsangouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gruyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Halothiobacillus neapolitanus and mortars: Comparison of the biodeterioration between Portland cement and calcium aluminate cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eminence Dorelle Hondjuila Miokono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.19-25. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiologically induced calcium carbonate precipitation to repair microcracks remaining after autogenous healing of mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.461-469. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calcium gluconate, calcium lactate, and urea on the kinetics of self-healing in mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.489-497. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une suspension bactérienne épaissie pour l’exobiocicatrisation de matériaux cimentaires fissurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.505-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a thickened bacterial suspension for exobiocicatrisation of cracked cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2016031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-healing: An application for the repair of aged mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-protected nitrate reducing culture for intrinsic repair of concrete cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuf Ç. Erşan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Gruyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele de Belie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocicatrisation : application à la réparation de mortiers âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (207)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de mortiers fissurés par biocicatrisation : vers une évaluation quantitative de l’efficacité bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (1), pp.105. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2014008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual interaction between the hydratation of Portland cement and the structure and stoichiometry of C-S-H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Chinese Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on their biofouling by pigmented organisms: Comparison between laboratory and field-scale experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (Part C), pp.334-342. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avrami's law based kinetic modeling of colonization of mortar surface by alga &amp;lt;i&amp;gt;Klebsormidium flaccidum&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of ecotoxicological bioassays in the evaluation of a biological treatment of PAHs polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Nest Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.251-259. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30955/gnj.000625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal immobilization and soil amendment efficiency at a contaminated sediment landfill site: a field study focusing on plants, springtails, and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 169, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a bioremediation process of PAHs in a PAH-contaminated soil at field and laboratory scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on biofouling by Klebsormidium flaccidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un test accéléré de biodétérioration de mortiers mettant en jeu une succession de bactéries sulfo-oxydantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hondjuila Miokono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.555-563. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of solid and liquid-phase bioassays using ecoscores to assess contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (10), pp.2974-2981. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique : Biodétérioration et biocorrosion des matériaux – progress et innovation. Matériaux & Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of bacterial community during bioremediation of PAHs in a coal tar contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie Ryngaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludo Diels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (10), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of solid-phase bioassays and ecoscores to evaluate the toxicity of contaminated soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (8), pp.2640-2647. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated weathering of cementitious matrix for the development of an accelerated laboratory test of biodeterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wiktor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.doi: 10.1617/s11527-010-9653-1. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-010-9653-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEFITS OF ECOTOXICOLOGICAL BIOASSAYS IN THE EVALUATION OF A FIELD BIOTREATMENT OF PAHs POLLUTED SOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL NEST JOURNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (3, SI), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH variations during growth of Acidithiobacillus thiooxidans in buffered media designed for an assay to evaluate concrete biodeterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL BIODETERIORATION &amp; BIODEGRADATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (7, SI), pp.880-883. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2009.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an avoidance test for the assessment of microbial degradation of PAHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (8), pp.2199-2204. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance bio-assays may help to test the ecological significance of soil pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (1), pp.173-180. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVOICE BIO-ASSAYS MAY HELP TO TEST THE ECOLOGICAL SIGNIFICANCE OF SOIL POLLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Martinez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140, pp.173-180. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISTICS OF PAH S INTRINSIC DEGRADATION IN TWO COKE FACTORY SOILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Remi Mossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.67-85. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630590892548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNOC, a model pollutant, adversely affects the potential of soil microbial communities to mineralise the herbicide 2,4-D : an investigation using micro-sampling procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (6), pp.1023-1032. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Microcosm and Respirometric Experiments to PAHs' Intrinsic Biodegradation in the Soil of a Former Coke Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (2), pp.91-105. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490432783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic responses of the soil bacterial community to polycyclicaromatic hydrocarbon contamination in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (1), pp.21-36. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490277434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of bacterial activities on the release of heavy metals from contaminated dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tiffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laboudigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (6), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2004.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-RFLP analysis of 16S rRNA, tfdA and tfdB genes reveals a diversity of 2,4-D degraders in soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persello-Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24, pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-RFLP analysis of 16S rRNA, tfdA and tfdB genes reveals a diversity of 2,4-D degraders in soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Persello-Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (3), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.1997.tb00444.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif à l'échelle pilote permettant l'évaluation quantitative d'une biocicatrisation de dalle en béton fissurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e édition des journées scientifiques du regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergrate bio-based concrete in wall panels: is it a practicable solution from an olfactive point of view?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Healthy buildings europe conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact d’un béton végétal autoclavé sur la qualité de l’air (QAI) intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe; AUGC; LGCgE, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact d'un béton végétal autoclavé sur la qualité de l'air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil de l'AUGC (RUGC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGC, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioréparation de fissures dans des ouvrages cimentaires par injection de microorganisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88ème congrès de l'Association francophone pour le savoir (ACFAS), colloque CRIB-ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental acceptability of dredged sediments in road engineering: comparative waste and product approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on sediment management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of biofilm on the biodeterioration of cementitous materials under anaerobic digestion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Durability of building Materials and components (DBMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological proposal for the ecotoxicological characterization of continental and marine sediments for recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11thinternational SedNEt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubronik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du biofilm dans la biodétérioration de matériaux cimentaires d'ouvrages de méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specific role of microbial biofilms in the biodeterioration of concrete tanks for anaerobic digestion plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILLEM TC 253-MCI (Microorganisms-Cementitous Materials Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a thin coating layer of calcium aluminate and sulfoaluminate cements on algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of RILEM TC 253-MCI: Microorganisms-Cementitious Materials Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Toulouse, Jun 2018, Toulouse, France. pp.319 à 322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions microorganismes-Matériaux : de la biodétérioration à la biocicatrisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque de l'Institut de génie civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of mortars in sewers: relation with microbial diversity of biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM TC 253-MCI (Microorganisms-Cementitous Materials Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pression sur une micro-fissure biocicatrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Edition de la conférence internationale francophone nouveaux matériaux et durabilité (NoMad)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Chemical Composition of Building Materials on Algal Biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete 2015 / RILEM Week - 27th Biennial National Conference of the Concrete Institute of Australia in conjunction with the 69th RILEM Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Concrete Institute of Australia; RILEM, Aug 2015, Melbourne, Australia. pp.735 à 744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01206843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mortars chemical composition on micro-algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Biodeterioration and Biodegradation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the chemical composition of mortars on algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Calcium Aluminates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Palais des Papes, Avignon, France. pp. 523 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-situ and laboratory study of the effect of the intrinsic properties of mortars on their potential bioreceptivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Durability of Building Materials and Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Politecnica, Universiy of São Paulo; São Paulo State Housing Syndicate, Sep 2014, São Paulo, Portugal. pp. 258 à 265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability in biofouling by &amp;lt;i&amp;gt;Klebsormidium flaccidum&amp;lt;/i&amp;gt; of mortars: Influence of the intrinsic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Concrete Sustainability (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tokyo, Japan. S3-3-6 pp. 914-919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la composition chimique de mortiers sur leur encrassement biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00722016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilization as a management option for contaminated dredged sediment landfill sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on environmental pollution and clean bio/phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilisation on an experimental sediment deposit site : efficiency after 7 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 final Conference "Phytotechnologies to promote sustainable land use and improve food safety" (Phyto 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilisation d'un site pollué par les éléments traces : opération pilote et pérennité du traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacherez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of phytostabilisation to remediate metal polluted dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France. pp.275-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phytostabilisation a sustainable technology for metal contaminated sediment deposit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives and limitations in assessing side-effects of pesticides on the soil microflora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un biocide, le DNOC, sur la distribution au sein d'agrégats de sol et l'activité de micro-organismes dégradant le 2,4-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et Fonctionnement des Sols. Section d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Villeurbanne, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of side effect of DNOC on the soil microflora capacity to degrade 2,4-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Environmental Aspects of Pesticide Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of TFDA and TFDC genes from Alcaligenes euthrophus JMP134 AS probes in colony hybridisation analysis to assess diversity of 2,4-D degrading bacteria in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Autralian Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrate bio-based concrete wall panels: is it a practicable solution from an olfactive point of view?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of new vegetal concretes from an IAQ point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kuopio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental hazard assessment of coal tar polluted soils through a multidisciplinary approach combining chemistry, ecotoxicology and microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on environmental management, engineering, planning and economics and SECOTOX conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un traitement préventif contre la biocolonisation algale des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr Alexandra Bertron; Pr Françoise Feugeas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">éme</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">© EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Matériaux &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of treatment to prevent the algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Alexandra BERTRON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM TC253-MCI 'Microorganisms-cementitious materials interactions'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Delft, Netherlands. , Proccedings of RILEM TC253-MCI, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un traitement préventif contre la biocolonisation algale des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Gilles Escadeillas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone NoMaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Douai, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la composition chimique de mortiers sur leurs cinétiques d'encrassement biologique par les algues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01105429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of Microbial Biofilm in the Biodeterioration of Cementitious Materials in the specific context of Anaerobic Digestion Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIMNE, 2020, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/dbmc.2020.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Materials - Microorganisms. Concretes and Metals more Resistant to Biodeterioration (1ère édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, pp.01-414, 2019, Science des matériaux, 978-2759822003. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2317-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes : Bétons Et Métaux Plus Résistants À La Biodétérioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edp Sciences, 2017, Matériaux, 978-2-7598-1877-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of cementitious materials: interactions environment – microorganisms – materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Materials – Microorganisms: concrete and metals more resistant to biodeterioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapiter 12, EDP Sciences, pp.241-263, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions microorganismes-bétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes: bétons et métaux plus résistants à la biodétérioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-64, 2017, Science des matériaux, 978 2 7598 1877 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substances microbiennes extracellulaires pour les matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes: bétons et métaux plus résistants à la biodétérioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-408, 2017, Science des matériaux, 978 2 7598 1877 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioremediation of heavy metals in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioremediation: Processes, Challenges and Future Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section 1- Bacterial bioremediation, Nova Science Publishers (eds), pp.3-19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PAHs intrinsic degradation in soils of former coke facility sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Mossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOREMEDIATION SERIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (2), pp.129-136, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives and limitations in assessing: side effects of pesticides on the soil microflora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biosystems: New Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bell CR, Brylinsky M, Johnson-Green P (eds), pp.791-796, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une population microbienne du sol degradant l'acide 2,4-dichlorophenoxyacetique : diversite et sensibilite a d'autres molecules xenobiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Internship report] UFR Droit, Economie, Environnement. Université Paul Verlaine (Metz), Metz, FRA. 1993, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des produits phytosanitaires sur la diversité spécifique et fonctionnelle de la microflore du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Verlaine (Metz), 1997. Français. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02840100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des produits phytosanitaires sur la diversité spécifique et fonctionnelle de la microflore du sol : ecas du dinitro-o-cresol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Université Paul Verlaine - Metz, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997METZ009S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01777196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine LORS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale apparatus for the quantitative evaluation of biorepair in a cracked concrete slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 448, pp.138174. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique sur les avancées de la recherche française dans la biodéterioration des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gueuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (6), pp.E1. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2023007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a biorepair treatment on the diversity of calcifying bacterial communities at the surface of cracked concrete walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (1), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-022-12313-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradabilité des plastiques biosourcés : revue bibliographique sur l’acide polylactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (6), pp.604. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2023002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approaches for the structural, chemical, and microbial analysis of microbial biofilms developed on the surface of cementitious materials: Overview and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, pp.105485. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of CEM III paste by demineralised or mineralised water at pH 7 in relation with aluminium release in drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guérandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143, pp.106399. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-term effects of Ag supplied directly or via sewage sludge to an agricultural soil on Eisenia fetida earthworm and soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, pp.128761. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of sulfidized silver from silver nanoparticles, in sewage sludge, to plants and primary consumers in agricultural soil environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 777, pp.145900. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the local interaction mechanisms between fermenting broken maize and various binder materials for anaerobic digester structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 300, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’optimisation du béton pour résister à l’activité microbienne dans les réseaux d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 439, pp.88-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration kinetics and microbial community organization on surface of cementitious materials exposed to anaerobic digestion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.105334. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2021.105334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation, speciation and localization of silver nanoparticles in the earthworm Eisenia fetida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (4), pp.3756-3765. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08548-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprecipitation of a calcium carbonate – Biofilm composite on the surface of concrete for the maintenance of nuclear reactor enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.117618. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the formulation of an original hydrogel-based bone cement using a mixture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jouanneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.103886. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.103886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of colloidal thickeners for the injection and retention of bacterial growth media to repair cracked concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 262, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la biocicatrisation à la réparation des micro-fissures au sein d’enceintes de réacteurs nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (3), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2020028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach for ecotoxicological characterization of non-hazardous sediments for their beneficial reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (6), pp.2608-2618. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-019-02543-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental hazard assessment by the Ecoscore system to discriminate PAH-polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (27), pp.26747-26756. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9906-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopy in addition to chemical analyses and ecotoxicological assays for the environmental hazard assessment of coal tar-polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (3), pp.2594-2602. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0693-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of mortars exposed to sewers in relation to microbial diversity of biofilms formed on the mortars surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.23 - 31. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2018.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Halothiobacillus neapolitanus and mortars: Comparison of the biodeterioration between Portland cement and calcium aluminate cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eminence Dorelle Hondjuila Miokono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.19-25. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring crack movement in polymer-based self-healing concrete through digital image correlation, acoustic emission analysis and SEM in-situ loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feiteira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tsangouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gruyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiologically induced calcium carbonate precipitation to repair microcracks remaining after autogenous healing of mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.461-469. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calcium gluconate, calcium lactate, and urea on the kinetics of self-healing in mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.489-497. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une suspension bactérienne épaissie pour l’exobiocicatrisation de matériaux cimentaires fissurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.505-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a thickened bacterial suspension for exobiocicatrisation of cracked cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2016031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocicatrisation : application à la réparation de mortiers âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (207)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-healing: An application for the repair of aged mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-protected nitrate reducing culture for intrinsic repair of concrete cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuf Ç. Erşan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Gruyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele de Belie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de mortiers fissurés par biocicatrisation : vers une évaluation quantitative de l’efficacité bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (1), pp.105. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2014008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual interaction between the hydratation of Portland cement and the structure and stoichiometry of C-S-H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Chinese Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on their biofouling by pigmented organisms: Comparison between laboratory and field-scale experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (Part C), pp.334-342. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of ecotoxicological bioassays in the evaluation of a biological treatment of PAHs polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Nest Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.251-259. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30955/gnj.000625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avrami's law based kinetic modeling of colonization of mortar surface by alga &amp;lt;i&amp;gt;Klebsormidium flaccidum&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal immobilization and soil amendment efficiency at a contaminated sediment landfill site: a field study focusing on plants, springtails, and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 169, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a bioremediation process of PAHs in a PAH-contaminated soil at field and laboratory scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on biofouling by Klebsormidium flaccidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un test accéléré de biodétérioration de mortiers mettant en jeu une succession de bactéries sulfo-oxydantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hondjuila Miokono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.555-563. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of solid and liquid-phase bioassays using ecoscores to assess contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (10), pp.2974-2981. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique : Biodétérioration et biocorrosion des matériaux – progress et innovation. Matériaux & Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of bacterial community during bioremediation of PAHs in a coal tar contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie Ryngaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludo Diels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (10), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated weathering of cementitious matrix for the development of an accelerated laboratory test of biodeterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wiktor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.doi: 10.1617/s11527-010-9653-1. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-010-9653-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of solid-phase bioassays and ecoscores to evaluate the toxicity of contaminated soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (8), pp.2640-2647. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEFITS OF ECOTOXICOLOGICAL BIOASSAYS IN THE EVALUATION OF A FIELD BIOTREATMENT OF PAHs POLLUTED SOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL NEST JOURNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (3, SI), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH variations during growth of Acidithiobacillus thiooxidans in buffered media designed for an assay to evaluate concrete biodeterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL BIODETERIORATION &amp; BIODEGRADATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (7, SI), pp.880-883. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2009.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an avoidance test for the assessment of microbial degradation of PAHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (8), pp.2199-2204. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance bio-assays may help to test the ecological significance of soil pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (1), pp.173-180. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVOICE BIO-ASSAYS MAY HELP TO TEST THE ECOLOGICAL SIGNIFICANCE OF SOIL POLLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Martinez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140, pp.173-180. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISTICS OF PAH S INTRINSIC DEGRADATION IN TWO COKE FACTORY SOILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Remi Mossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.67-85. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630590892548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNOC, a model pollutant, adversely affects the potential of soil microbial communities to mineralise the herbicide 2,4-D : an investigation using micro-sampling procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (6), pp.1023-1032. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Microcosm and Respirometric Experiments to PAHs' Intrinsic Biodegradation in the Soil of a Former Coke Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (2), pp.91-105. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490432783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic responses of the soil bacterial community to polycyclicaromatic hydrocarbon contamination in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (1), pp.21-36. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490277434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of bacterial activities on the release of heavy metals from contaminated dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tiffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laboudigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (6), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2004.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-RFLP analysis of 16S rRNA, tfdA and tfdB genes reveals a diversity of 2,4-D degraders in soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persello-Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24, pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-RFLP analysis of 16S rRNA, tfdA and tfdB genes reveals a diversity of 2,4-D degraders in soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Persello-Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (3), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.1997.tb00444.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif à l'échelle pilote permettant l'évaluation quantitative d'une biocicatrisation de dalle en béton fissurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e édition des journées scientifiques du regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergrate bio-based concrete in wall panels: is it a practicable solution from an olfactive point of view?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Healthy buildings europe conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact d’un béton végétal autoclavé sur la qualité de l’air (QAI) intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe; AUGC; LGCgE, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact d'un béton végétal autoclavé sur la qualité de l'air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil de l'AUGC (RUGC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGC, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioréparation de fissures dans des ouvrages cimentaires par injection de microorganisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88ème congrès de l'Association francophone pour le savoir (ACFAS), colloque CRIB-ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental acceptability of dredged sediments in road engineering: comparative waste and product approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on sediment management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of biofilm on the biodeterioration of cementitous materials under anaerobic digestion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Durability of building Materials and components (DBMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological proposal for the ecotoxicological characterization of continental and marine sediments for recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11thinternational SedNEt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubronik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du biofilm dans la biodétérioration de matériaux cimentaires d'ouvrages de méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a thin coating layer of calcium aluminate and sulfoaluminate cements on algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of RILEM TC 253-MCI: Microorganisms-Cementitious Materials Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Toulouse, Jun 2018, Toulouse, France. pp.319 à 322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions microorganismes-Matériaux : de la biodétérioration à la biocicatrisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque de l'Institut de génie civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of mortars in sewers: relation with microbial diversity of biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM TC 253-MCI (Microorganisms-Cementitous Materials Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specific role of microbial biofilms in the biodeterioration of concrete tanks for anaerobic digestion plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILLEM TC 253-MCI (Microorganisms-Cementitous Materials Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pression sur une micro-fissure biocicatrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Edition de la conférence internationale francophone nouveaux matériaux et durabilité (NoMad)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Chemical Composition of Building Materials on Algal Biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete 2015 / RILEM Week - 27th Biennial National Conference of the Concrete Institute of Australia in conjunction with the 69th RILEM Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Concrete Institute of Australia; RILEM, Aug 2015, Melbourne, Australia. pp.735 à 744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01206843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the chemical composition of mortars on algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Calcium Aluminates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Palais des Papes, Avignon, France. pp. 523 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mortars chemical composition on micro-algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Biodeterioration and Biodegradation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-situ and laboratory study of the effect of the intrinsic properties of mortars on their potential bioreceptivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Durability of Building Materials and Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Politecnica, Universiy of São Paulo; São Paulo State Housing Syndicate, Sep 2014, São Paulo, Portugal. pp. 258 à 265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability in biofouling by &amp;lt;i&amp;gt;Klebsormidium flaccidum&amp;lt;/i&amp;gt; of mortars: Influence of the intrinsic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Concrete Sustainability (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tokyo, Japan. S3-3-6 pp. 914-919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la composition chimique de mortiers sur leur encrassement biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00722016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilization as a management option for contaminated dredged sediment landfill sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on environmental pollution and clean bio/phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilisation d'un site pollué par les éléments traces : opération pilote et pérennité du traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacherez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilisation on an experimental sediment deposit site : efficiency after 7 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 final Conference "Phytotechnologies to promote sustainable land use and improve food safety" (Phyto 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of phytostabilisation to remediate metal polluted dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France. pp.275-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phytostabilisation a sustainable technology for metal contaminated sediment deposit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives and limitations in assessing side-effects of pesticides on the soil microflora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un biocide, le DNOC, sur la distribution au sein d'agrégats de sol et l'activité de micro-organismes dégradant le 2,4-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et Fonctionnement des Sols. Section d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Villeurbanne, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of side effect of DNOC on the soil microflora capacity to degrade 2,4-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Environmental Aspects of Pesticide Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of TFDA and TFDC genes from Alcaligenes euthrophus JMP134 AS probes in colony hybridisation analysis to assess diversity of 2,4-D degrading bacteria in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Autralian Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrate bio-based concrete wall panels: is it a practicable solution from an olfactive point of view?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of new vegetal concretes from an IAQ point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kuopio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental hazard assessment of coal tar polluted soils through a multidisciplinary approach combining chemistry, ecotoxicology and microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on environmental management, engineering, planning and economics and SECOTOX conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un traitement préventif contre la biocolonisation algale des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr Alexandra Bertron; Pr Françoise Feugeas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">éme</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">© EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Matériaux &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of treatment to prevent the algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Alexandra BERTRON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM TC253-MCI 'Microorganisms-cementitious materials interactions'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Delft, Netherlands. , Proccedings of RILEM TC253-MCI, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un traitement préventif contre la biocolonisation algale des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Gilles Escadeillas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone NoMaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Douai, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la composition chimique de mortiers sur leurs cinétiques d'encrassement biologique par les algues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01105429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of Microbial Biofilm in the Biodeterioration of Cementitious Materials in the specific context of Anaerobic Digestion Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIMNE, 2020, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/dbmc.2020.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Materials - Microorganisms. Concretes and Metals more Resistant to Biodeterioration (1ère édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, pp.01-414, 2019, Science des matériaux, 978-2759822003. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2317-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes : Bétons Et Métaux Plus Résistants À La Biodétérioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edp Sciences, 2017, Matériaux, 978-2-7598-1877-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of cementitious materials: interactions environment – microorganisms – materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Materials – Microorganisms: concrete and metals more resistant to biodeterioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapiter 12, EDP Sciences, pp.241-263, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substances microbiennes extracellulaires pour les matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes: bétons et métaux plus résistants à la biodétérioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-408, 2017, Science des matériaux, 978 2 7598 1877 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions microorganismes-bétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes: bétons et métaux plus résistants à la biodétérioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-64, 2017, Science des matériaux, 978 2 7598 1877 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioremediation of heavy metals in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioremediation: Processes, Challenges and Future Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section 1- Bacterial bioremediation, Nova Science Publishers (eds), pp.3-19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PAHs intrinsic degradation in soils of former coke facility sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Mossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOREMEDIATION SERIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (2), pp.129-136, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives and limitations in assessing: side effects of pesticides on the soil microflora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biosystems: New Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bell CR, Brylinsky M, Johnson-Green P (eds), pp.791-796, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une population microbienne du sol degradant l'acide 2,4-dichlorophenoxyacetique : diversite et sensibilite a d'autres molecules xenobiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Internship report] UFR Droit, Economie, Environnement. Université Paul Verlaine (Metz), Metz, FRA. 1993, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des produits phytosanitaires sur la diversité spécifique et fonctionnelle de la microflore du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Verlaine (Metz), 1997. Français. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02840100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des produits phytosanitaires sur la diversité spécifique et fonctionnelle de la microflore du sol : ecas du dinitro-o-cresol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Université Paul Verlaine - Metz, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997METZ009S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01777196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12313-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Feugeas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2023007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329366v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leleux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2023002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XKVZGQG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145900" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03342050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113735" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105334" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03147900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthomier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gu&#233;randel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106399" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feurgard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lors" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119993" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Monchau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jouanneaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103886" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117618" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2020028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N6JV0JSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02543-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9906-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0693-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174LKXBR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feiteira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsangouri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gruyaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.11.050" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXW50FMF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.03.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPJ0Z5DW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ducasse-Lapeyrusse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C294SH03-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.115" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHXB1WVP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducasse-Lapeyrusse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4EF71F9CB609F0A25244FB64668A1119CDFEEBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335382v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf &#199;. Er&#351;an" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Gruyaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Belie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01228" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335765v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335756v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2014008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X8N0TK8M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.12.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335207v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnj.000625" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.02.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680295v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335751v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamberet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011117" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GM45H2DC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618446v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Mart&#237;nez Aldaya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.04.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335734v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185713v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Ryngaert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Diels" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.09.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1307B8P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504016v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.05.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiktor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9653-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185721v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj Chehade" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2009.06.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54FZM4KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495395v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.026" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FGL5SP3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363745v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.06.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZLF93WJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020431v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Martinez Aldaya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04335167v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi Mossmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630590892548" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674965v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagacherie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Soulas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.09.013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7BJ9Z5M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04335165v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mossmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490432783" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barb&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490277434" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334974v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiffreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laboudigue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.04.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DGR28P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692173v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1997.tb00444.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336303v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubourg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becquart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221548v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336227v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336246v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336213v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336176v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336150v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336162v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335937v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335920v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran N." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit L." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01206843v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dalod" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062124v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053366v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085050v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805695v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00722016v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970634v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laboudigue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970548v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keup" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973369v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacherez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Desailly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973314v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976295v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biaz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765142v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837096v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766338v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850348v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221447v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221515v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336201v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394039v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Vallet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Grosseau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumbiodet2016.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393909v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385015v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01105429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329707v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erable" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.161" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387658v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Feugeas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2317-8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334838v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335707v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387633v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/970/9782759821129/Interactions%20Materiaux-Microorganismes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387662v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serres" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335694v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335682v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Mossmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335663v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847191v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840100v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777196v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997METZ009S" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Feugeas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2023007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12313-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329366v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leleux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2023002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XKVZGQG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03147900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthomier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gu&#233;randel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106399" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145900" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03342050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113735" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105334" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lors" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117618" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Monchau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jouanneaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103886" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feurgard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119993" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2020028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N6JV0JSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02543-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9906-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0693-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174LKXBR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.03.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPJ0Z5DW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feiteira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsangouri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gruyaert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.11.050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXW50FMF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ducasse-Lapeyrusse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C294SH03-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.115" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHXB1WVP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185658v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducasse-Lapeyrusse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4EF71F9CB609F0A25244FB64668A1119CDFEEBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335382v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf &#199;. Er&#351;an" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Gruyaert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Belie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01228" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335756v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2014008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X8N0TK8M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335207v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnj.000625" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.12.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.02.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680295v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335751v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamberet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011117" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GM45H2DC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618446v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Mart&#237;nez Aldaya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.04.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335734v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185713v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Ryngaert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Diels" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.09.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1307B8P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiktor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9653-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.05.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185721v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj Chehade" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2009.06.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54FZM4KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495395v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.026" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FGL5SP3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363745v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.06.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZLF93WJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020431v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Martinez Aldaya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04335167v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi Mossmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630590892548" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674965v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagacherie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Soulas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.09.013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7BJ9Z5M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04335165v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mossmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490432783" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barb&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490277434" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334974v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiffreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laboudigue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.04.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DGR28P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692173v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1997.tb00444.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336303v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubourg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becquart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221548v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336227v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336246v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336213v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336176v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871290v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335920v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran N." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit L." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01206843v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dalod" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053366v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062124v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085050v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805695v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00722016v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970634v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laboudigue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973369v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacherez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Desailly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keup" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973314v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976295v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biaz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765142v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837096v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766338v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850348v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221447v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221515v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336201v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394039v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Vallet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Grosseau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumbiodet2016.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393909v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385015v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01105429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329707v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erable" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.161" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387658v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Feugeas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2317-8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334838v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335707v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387662v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/970/9782759821129/Interactions%20Materiaux-Microorganismes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387633v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335694v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335682v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Mossmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335663v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847191v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840100v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777196v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997METZ009S" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>