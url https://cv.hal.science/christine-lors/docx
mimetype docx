--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine LORS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale apparatus for the quantitative evaluation of biorepair in a cracked concrete slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 448, pp.138174. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique sur les avancées de la recherche française dans la biodéterioration des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gueuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (6), pp.E1. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2023007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a biorepair treatment on the diversity of calcifying bacterial communities at the surface of cracked concrete walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (1), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-022-12313-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradabilité des plastiques biosourcés : revue bibliographique sur l’acide polylactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (6), pp.604. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2023002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approaches for the structural, chemical, and microbial analysis of microbial biofilms developed on the surface of cementitious materials: Overview and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, pp.105485. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of CEM III paste by demineralised or mineralised water at pH 7 in relation with aluminium release in drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guérandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143, pp.106399. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-term effects of Ag supplied directly or via sewage sludge to an agricultural soil on Eisenia fetida earthworm and soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, pp.128761. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of sulfidized silver from silver nanoparticles, in sewage sludge, to plants and primary consumers in agricultural soil environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 777, pp.145900. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the local interaction mechanisms between fermenting broken maize and various binder materials for anaerobic digester structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 300, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’optimisation du béton pour résister à l’activité microbienne dans les réseaux d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 439, pp.88-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration kinetics and microbial community organization on surface of cementitious materials exposed to anaerobic digestion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.105334. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2021.105334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation, speciation and localization of silver nanoparticles in the earthworm Eisenia fetida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (4), pp.3756-3765. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08548-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprecipitation of a calcium carbonate – Biofilm composite on the surface of concrete for the maintenance of nuclear reactor enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.117618. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the formulation of an original hydrogel-based bone cement using a mixture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jouanneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.103886. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.103886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of colloidal thickeners for the injection and retention of bacterial growth media to repair cracked concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 262, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la biocicatrisation à la réparation des micro-fissures au sein d’enceintes de réacteurs nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (3), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2020028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach for ecotoxicological characterization of non-hazardous sediments for their beneficial reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (6), pp.2608-2618. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-019-02543-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental hazard assessment by the Ecoscore system to discriminate PAH-polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (27), pp.26747-26756. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9906-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopy in addition to chemical analyses and ecotoxicological assays for the environmental hazard assessment of coal tar-polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (3), pp.2594-2602. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0693-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of mortars exposed to sewers in relation to microbial diversity of biofilms formed on the mortars surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.23 - 31. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2018.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Halothiobacillus neapolitanus and mortars: Comparison of the biodeterioration between Portland cement and calcium aluminate cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eminence Dorelle Hondjuila Miokono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.19-25. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring crack movement in polymer-based self-healing concrete through digital image correlation, acoustic emission analysis and SEM in-situ loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feiteira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tsangouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gruyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiologically induced calcium carbonate precipitation to repair microcracks remaining after autogenous healing of mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.461-469. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calcium gluconate, calcium lactate, and urea on the kinetics of self-healing in mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.489-497. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une suspension bactérienne épaissie pour l’exobiocicatrisation de matériaux cimentaires fissurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.505-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a thickened bacterial suspension for exobiocicatrisation of cracked cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2016031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocicatrisation : application à la réparation de mortiers âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (207)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-healing: An application for the repair of aged mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-protected nitrate reducing culture for intrinsic repair of concrete cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuf Ç. Erşan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Gruyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele de Belie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de mortiers fissurés par biocicatrisation : vers une évaluation quantitative de l’efficacité bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (1), pp.105. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2014008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual interaction between the hydratation of Portland cement and the structure and stoichiometry of C-S-H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Chinese Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on their biofouling by pigmented organisms: Comparison between laboratory and field-scale experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (Part C), pp.334-342. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of ecotoxicological bioassays in the evaluation of a biological treatment of PAHs polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Nest Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.251-259. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30955/gnj.000625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avrami's law based kinetic modeling of colonization of mortar surface by alga &amp;lt;i&amp;gt;Klebsormidium flaccidum&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal immobilization and soil amendment efficiency at a contaminated sediment landfill site: a field study focusing on plants, springtails, and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 169, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a bioremediation process of PAHs in a PAH-contaminated soil at field and laboratory scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on biofouling by Klebsormidium flaccidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un test accéléré de biodétérioration de mortiers mettant en jeu une succession de bactéries sulfo-oxydantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hondjuila Miokono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.555-563. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of solid and liquid-phase bioassays using ecoscores to assess contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (10), pp.2974-2981. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique : Biodétérioration et biocorrosion des matériaux – progress et innovation. Matériaux & Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of bacterial community during bioremediation of PAHs in a coal tar contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie Ryngaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludo Diels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (10), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated weathering of cementitious matrix for the development of an accelerated laboratory test of biodeterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wiktor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.doi: 10.1617/s11527-010-9653-1. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-010-9653-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of solid-phase bioassays and ecoscores to evaluate the toxicity of contaminated soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (8), pp.2640-2647. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEFITS OF ECOTOXICOLOGICAL BIOASSAYS IN THE EVALUATION OF A FIELD BIOTREATMENT OF PAHs POLLUTED SOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL NEST JOURNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (3, SI), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH variations during growth of Acidithiobacillus thiooxidans in buffered media designed for an assay to evaluate concrete biodeterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL BIODETERIORATION &amp; BIODEGRADATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (7, SI), pp.880-883. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2009.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an avoidance test for the assessment of microbial degradation of PAHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (8), pp.2199-2204. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance bio-assays may help to test the ecological significance of soil pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (1), pp.173-180. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVOICE BIO-ASSAYS MAY HELP TO TEST THE ECOLOGICAL SIGNIFICANCE OF SOIL POLLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Martinez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140, pp.173-180. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISTICS OF PAH S INTRINSIC DEGRADATION IN TWO COKE FACTORY SOILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Remi Mossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.67-85. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630590892548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNOC, a model pollutant, adversely affects the potential of soil microbial communities to mineralise the herbicide 2,4-D : an investigation using micro-sampling procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (6), pp.1023-1032. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Microcosm and Respirometric Experiments to PAHs' Intrinsic Biodegradation in the Soil of a Former Coke Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (2), pp.91-105. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490432783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic responses of the soil bacterial community to polycyclicaromatic hydrocarbon contamination in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (1), pp.21-36. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490277434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of bacterial activities on the release of heavy metals from contaminated dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tiffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laboudigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (6), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2004.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-RFLP analysis of 16S rRNA, tfdA and tfdB genes reveals a diversity of 2,4-D degraders in soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persello-Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24, pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-RFLP analysis of 16S rRNA, tfdA and tfdB genes reveals a diversity of 2,4-D degraders in soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Persello-Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (3), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.1997.tb00444.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif à l'échelle pilote permettant l'évaluation quantitative d'une biocicatrisation de dalle en béton fissurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e édition des journées scientifiques du regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergrate bio-based concrete in wall panels: is it a practicable solution from an olfactive point of view?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Healthy buildings europe conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact d’un béton végétal autoclavé sur la qualité de l’air (QAI) intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe; AUGC; LGCgE, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact d'un béton végétal autoclavé sur la qualité de l'air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil de l'AUGC (RUGC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGC, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioréparation de fissures dans des ouvrages cimentaires par injection de microorganisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88ème congrès de l'Association francophone pour le savoir (ACFAS), colloque CRIB-ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental acceptability of dredged sediments in road engineering: comparative waste and product approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on sediment management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of biofilm on the biodeterioration of cementitous materials under anaerobic digestion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Durability of building Materials and components (DBMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological proposal for the ecotoxicological characterization of continental and marine sediments for recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11thinternational SedNEt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubronik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du biofilm dans la biodétérioration de matériaux cimentaires d'ouvrages de méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a thin coating layer of calcium aluminate and sulfoaluminate cements on algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of RILEM TC 253-MCI: Microorganisms-Cementitious Materials Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Toulouse, Jun 2018, Toulouse, France. pp.319 à 322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions microorganismes-Matériaux : de la biodétérioration à la biocicatrisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque de l'Institut de génie civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of mortars in sewers: relation with microbial diversity of biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM TC 253-MCI (Microorganisms-Cementitous Materials Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specific role of microbial biofilms in the biodeterioration of concrete tanks for anaerobic digestion plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILLEM TC 253-MCI (Microorganisms-Cementitous Materials Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pression sur une micro-fissure biocicatrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Edition de la conférence internationale francophone nouveaux matériaux et durabilité (NoMad)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Chemical Composition of Building Materials on Algal Biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete 2015 / RILEM Week - 27th Biennial National Conference of the Concrete Institute of Australia in conjunction with the 69th RILEM Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Concrete Institute of Australia; RILEM, Aug 2015, Melbourne, Australia. pp.735 à 744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01206843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the chemical composition of mortars on algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Calcium Aluminates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Palais des Papes, Avignon, France. pp. 523 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mortars chemical composition on micro-algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Biodeterioration and Biodegradation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-situ and laboratory study of the effect of the intrinsic properties of mortars on their potential bioreceptivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Durability of Building Materials and Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Politecnica, Universiy of São Paulo; São Paulo State Housing Syndicate, Sep 2014, São Paulo, Portugal. pp. 258 à 265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability in biofouling by &amp;lt;i&amp;gt;Klebsormidium flaccidum&amp;lt;/i&amp;gt; of mortars: Influence of the intrinsic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Concrete Sustainability (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tokyo, Japan. S3-3-6 pp. 914-919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la composition chimique de mortiers sur leur encrassement biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00722016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilization as a management option for contaminated dredged sediment landfill sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on environmental pollution and clean bio/phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilisation d'un site pollué par les éléments traces : opération pilote et pérennité du traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacherez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilisation on an experimental sediment deposit site : efficiency after 7 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 final Conference "Phytotechnologies to promote sustainable land use and improve food safety" (Phyto 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of phytostabilisation to remediate metal polluted dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France. pp.275-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phytostabilisation a sustainable technology for metal contaminated sediment deposit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives and limitations in assessing side-effects of pesticides on the soil microflora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un biocide, le DNOC, sur la distribution au sein d'agrégats de sol et l'activité de micro-organismes dégradant le 2,4-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et Fonctionnement des Sols. Section d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Villeurbanne, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of side effect of DNOC on the soil microflora capacity to degrade 2,4-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Environmental Aspects of Pesticide Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of TFDA and TFDC genes from Alcaligenes euthrophus JMP134 AS probes in colony hybridisation analysis to assess diversity of 2,4-D degrading bacteria in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Autralian Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrate bio-based concrete wall panels: is it a practicable solution from an olfactive point of view?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of new vegetal concretes from an IAQ point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kuopio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental hazard assessment of coal tar polluted soils through a multidisciplinary approach combining chemistry, ecotoxicology and microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on environmental management, engineering, planning and economics and SECOTOX conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un traitement préventif contre la biocolonisation algale des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr Alexandra Bertron; Pr Françoise Feugeas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">éme</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">© EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Matériaux &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of treatment to prevent the algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Alexandra BERTRON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM TC253-MCI 'Microorganisms-cementitious materials interactions'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Delft, Netherlands. , Proccedings of RILEM TC253-MCI, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un traitement préventif contre la biocolonisation algale des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Gilles Escadeillas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone NoMaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Douai, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la composition chimique de mortiers sur leurs cinétiques d'encrassement biologique par les algues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01105429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of Microbial Biofilm in the Biodeterioration of Cementitious Materials in the specific context of Anaerobic Digestion Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIMNE, 2020, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/dbmc.2020.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Materials - Microorganisms. Concretes and Metals more Resistant to Biodeterioration (1ère édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, pp.01-414, 2019, Science des matériaux, 978-2759822003. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2317-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes : Bétons Et Métaux Plus Résistants À La Biodétérioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edp Sciences, 2017, Matériaux, 978-2-7598-1877-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of cementitious materials: interactions environment – microorganisms – materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Materials – Microorganisms: concrete and metals more resistant to biodeterioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapiter 12, EDP Sciences, pp.241-263, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substances microbiennes extracellulaires pour les matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes: bétons et métaux plus résistants à la biodétérioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-408, 2017, Science des matériaux, 978 2 7598 1877 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions microorganismes-bétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes: bétons et métaux plus résistants à la biodétérioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-64, 2017, Science des matériaux, 978 2 7598 1877 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioremediation of heavy metals in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioremediation: Processes, Challenges and Future Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section 1- Bacterial bioremediation, Nova Science Publishers (eds), pp.3-19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PAHs intrinsic degradation in soils of former coke facility sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Mossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOREMEDIATION SERIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (2), pp.129-136, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives and limitations in assessing: side effects of pesticides on the soil microflora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biosystems: New Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bell CR, Brylinsky M, Johnson-Green P (eds), pp.791-796, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une population microbienne du sol degradant l'acide 2,4-dichlorophenoxyacetique : diversite et sensibilite a d'autres molecules xenobiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Internship report] UFR Droit, Economie, Environnement. Université Paul Verlaine (Metz), Metz, FRA. 1993, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des produits phytosanitaires sur la diversité spécifique et fonctionnelle de la microflore du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Verlaine (Metz), 1997. Français. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02840100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des produits phytosanitaires sur la diversité spécifique et fonctionnelle de la microflore du sol : ecas du dinitro-o-cresol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Université Paul Verlaine - Metz, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997METZ009S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01777196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine LORS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of new autoclaved plant-based concrete on indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 298, pp.114644. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2026.114644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale apparatus for the quantitative evaluation of biorepair in a cracked concrete slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 448, pp.138174. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a biorepair treatment on the diversity of calcifying bacterial communities at the surface of cracked concrete walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (1), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-022-12313-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique sur les avancées de la recherche française dans la biodéterioration des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gueuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (6), pp.E1. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2023007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradabilité des plastiques biosourcés : revue bibliographique sur l’acide polylactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (6), pp.604. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2023002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approaches for the structural, chemical, and microbial analysis of microbial biofilms developed on the surface of cementitious materials: Overview and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, pp.105485. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’optimisation du béton pour résister à l’activité microbienne dans les réseaux d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 439, pp.88-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration kinetics and microbial community organization on surface of cementitious materials exposed to anaerobic digestion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.105334. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2021.105334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of CEM III paste by demineralised or mineralised water at pH 7 in relation with aluminium release in drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guérandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143, pp.106399. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-term effects of Ag supplied directly or via sewage sludge to an agricultural soil on Eisenia fetida earthworm and soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, pp.128761. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of sulfidized silver from silver nanoparticles, in sewage sludge, to plants and primary consumers in agricultural soil environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 777, pp.145900. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the local interaction mechanisms between fermenting broken maize and various binder materials for anaerobic digester structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 300, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation, speciation and localization of silver nanoparticles in the earthworm Eisenia fetida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (4), pp.3756-3765. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08548-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprecipitation of a calcium carbonate – Biofilm composite on the surface of concrete for the maintenance of nuclear reactor enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.117618. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the formulation of an original hydrogel-based bone cement using a mixture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jouanneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.103886. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.103886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of colloidal thickeners for the injection and retention of bacterial growth media to repair cracked concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 262, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la biocicatrisation à la réparation des micro-fissures au sein d’enceintes de réacteurs nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (3), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2020028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach for ecotoxicological characterization of non-hazardous sediments for their beneficial reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (6), pp.2608-2618. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-019-02543-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental hazard assessment by the Ecoscore system to discriminate PAH-polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (27), pp.26747-26756. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9906-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopy in addition to chemical analyses and ecotoxicological assays for the environmental hazard assessment of coal tar-polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (3), pp.2594-2602. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0693-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of mortars exposed to sewers in relation to microbial diversity of biofilms formed on the mortars surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.23 - 31. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2018.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Halothiobacillus neapolitanus and mortars: Comparison of the biodeterioration between Portland cement and calcium aluminate cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eminence Dorelle Hondjuila Miokono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.19-25. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring crack movement in polymer-based self-healing concrete through digital image correlation, acoustic emission analysis and SEM in-situ loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feiteira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tsangouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gruyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiologically induced calcium carbonate precipitation to repair microcracks remaining after autogenous healing of mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.461-469. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calcium gluconate, calcium lactate, and urea on the kinetics of self-healing in mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.489-497. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une suspension bactérienne épaissie pour l’exobiocicatrisation de matériaux cimentaires fissurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.505-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a thickened bacterial suspension for exobiocicatrisation of cracked cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2016031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-protected nitrate reducing culture for intrinsic repair of concrete cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuf Ç. Erşan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Gruyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele de Belie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocicatrisation : application à la réparation de mortiers âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (207)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-healing: An application for the repair of aged mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de mortiers fissurés par biocicatrisation : vers une évaluation quantitative de l’efficacité bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (1), pp.105. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2014008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual interaction between the hydratation of Portland cement and the structure and stoichiometry of C-S-H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Chinese Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on their biofouling by pigmented organisms: Comparison between laboratory and field-scale experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (Part C), pp.334-342. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avrami's law based kinetic modeling of colonization of mortar surface by alga &amp;lt;i&amp;gt;Klebsormidium flaccidum&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of ecotoxicological bioassays in the evaluation of a biological treatment of PAHs polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Nest Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.251-259. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30955/gnj.000625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal immobilization and soil amendment efficiency at a contaminated sediment landfill site: a field study focusing on plants, springtails, and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 169, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a bioremediation process of PAHs in a PAH-contaminated soil at field and laboratory scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on biofouling by Klebsormidium flaccidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un test accéléré de biodétérioration de mortiers mettant en jeu une succession de bactéries sulfo-oxydantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hondjuila Miokono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.555-563. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of solid and liquid-phase bioassays using ecoscores to assess contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (10), pp.2974-2981. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique : Biodétérioration et biocorrosion des matériaux – progress et innovation. Matériaux & Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of bacterial community during bioremediation of PAHs in a coal tar contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie Ryngaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludo Diels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (10), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated weathering of cementitious matrix for the development of an accelerated laboratory test of biodeterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wiktor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.doi: 10.1617/s11527-010-9653-1. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-010-9653-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of solid-phase bioassays and ecoscores to evaluate the toxicity of contaminated soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (8), pp.2640-2647. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEFITS OF ECOTOXICOLOGICAL BIOASSAYS IN THE EVALUATION OF A FIELD BIOTREATMENT OF PAHs POLLUTED SOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL NEST JOURNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (3, SI), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH variations during growth of Acidithiobacillus thiooxidans in buffered media designed for an assay to evaluate concrete biodeterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL BIODETERIORATION &amp; BIODEGRADATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (7, SI), pp.880-883. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2009.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an avoidance test for the assessment of microbial degradation of PAHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (8), pp.2199-2204. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance bio-assays may help to test the ecological significance of soil pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (1), pp.173-180. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVOICE BIO-ASSAYS MAY HELP TO TEST THE ECOLOGICAL SIGNIFICANCE OF SOIL POLLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Martinez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140, pp.173-180. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISTICS OF PAH S INTRINSIC DEGRADATION IN TWO COKE FACTORY SOILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Remi Mossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.67-85. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630590892548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNOC, a model pollutant, adversely affects the potential of soil microbial communities to mineralise the herbicide 2,4-D : an investigation using micro-sampling procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (6), pp.1023-1032. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic responses of the soil bacterial community to polycyclicaromatic hydrocarbon contamination in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (1), pp.21-36. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490277434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Microcosm and Respirometric Experiments to PAHs' Intrinsic Biodegradation in the Soil of a Former Coke Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (2), pp.91-105. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490432783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of bacterial activities on the release of heavy metals from contaminated dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tiffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laboudigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (6), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2004.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-RFLP analysis of 16S rRNA, tfdA and tfdB genes reveals a diversity of 2,4-D degraders in soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persello-Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24, pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-RFLP analysis of 16S rRNA, tfdA and tfdB genes reveals a diversity of 2,4-D degraders in soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Persello-Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (3), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.1997.tb00444.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif à l'échelle pilote permettant l'évaluation quantitative d'une biocicatrisation de dalle en béton fissurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e édition des journées scientifiques du regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergrate bio-based concrete in wall panels: is it a practicable solution from an olfactive point of view?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Healthy buildings europe conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact d’un béton végétal autoclavé sur la qualité de l’air (QAI) intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe; AUGC; LGCgE, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact d'un béton végétal autoclavé sur la qualité de l'air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil de l'AUGC (RUGC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGC, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioréparation de fissures dans des ouvrages cimentaires par injection de microorganisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88ème congrès de l'Association francophone pour le savoir (ACFAS), colloque CRIB-ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental acceptability of dredged sediments in road engineering: comparative waste and product approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on sediment management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of biofilm on the biodeterioration of cementitous materials under anaerobic digestion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Durability of building Materials and components (DBMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological proposal for the ecotoxicological characterization of continental and marine sediments for recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11thinternational SedNEt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubronik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du biofilm dans la biodétérioration de matériaux cimentaires d'ouvrages de méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specific role of microbial biofilms in the biodeterioration of concrete tanks for anaerobic digestion plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILLEM TC 253-MCI (Microorganisms-Cementitous Materials Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a thin coating layer of calcium aluminate and sulfoaluminate cements on algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of RILEM TC 253-MCI: Microorganisms-Cementitious Materials Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Toulouse, Jun 2018, Toulouse, France. pp.319 à 322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions microorganismes-Matériaux : de la biodétérioration à la biocicatrisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque de l'Institut de génie civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of mortars in sewers: relation with microbial diversity of biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM TC 253-MCI (Microorganisms-Cementitous Materials Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pression sur une micro-fissure biocicatrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Edition de la conférence internationale francophone nouveaux matériaux et durabilité (NoMad)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Chemical Composition of Building Materials on Algal Biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete 2015 / RILEM Week - 27th Biennial National Conference of the Concrete Institute of Australia in conjunction with the 69th RILEM Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Concrete Institute of Australia; RILEM, Aug 2015, Melbourne, Australia. pp.735 à 744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01206843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mortars chemical composition on micro-algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Biodeterioration and Biodegradation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the chemical composition of mortars on algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Calcium Aluminates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Palais des Papes, Avignon, France. pp. 523 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-situ and laboratory study of the effect of the intrinsic properties of mortars on their potential bioreceptivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Durability of Building Materials and Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Politecnica, Universiy of São Paulo; São Paulo State Housing Syndicate, Sep 2014, São Paulo, Portugal. pp. 258 à 265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability in biofouling by &amp;lt;i&amp;gt;Klebsormidium flaccidum&amp;lt;/i&amp;gt; of mortars: Influence of the intrinsic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Concrete Sustainability (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tokyo, Japan. S3-3-6 pp. 914-919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la composition chimique de mortiers sur leur encrassement biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00722016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilization as a management option for contaminated dredged sediment landfill sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on environmental pollution and clean bio/phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilisation d'un site pollué par les éléments traces : opération pilote et pérennité du traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacherez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilisation on an experimental sediment deposit site : efficiency after 7 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 final Conference "Phytotechnologies to promote sustainable land use and improve food safety" (Phyto 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of phytostabilisation to remediate metal polluted dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France. pp.275-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phytostabilisation a sustainable technology for metal contaminated sediment deposit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives and limitations in assessing side-effects of pesticides on the soil microflora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un biocide, le DNOC, sur la distribution au sein d'agrégats de sol et l'activité de micro-organismes dégradant le 2,4-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et Fonctionnement des Sols. Section d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Villeurbanne, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of side effect of DNOC on the soil microflora capacity to degrade 2,4-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Environmental Aspects of Pesticide Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of TFDA and TFDC genes from Alcaligenes euthrophus JMP134 AS probes in colony hybridisation analysis to assess diversity of 2,4-D degrading bacteria in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Autralian Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrate bio-based concrete wall panels: is it a practicable solution from an olfactive point of view?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of new vegetal concretes from an IAQ point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kuopio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental hazard assessment of coal tar polluted soils through a multidisciplinary approach combining chemistry, ecotoxicology and microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on environmental management, engineering, planning and economics and SECOTOX conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un traitement préventif contre la biocolonisation algale des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr Alexandra Bertron; Pr Françoise Feugeas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">éme</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">© EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Matériaux &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of treatment to prevent the algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Alexandra BERTRON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM TC253-MCI 'Microorganisms-cementitious materials interactions'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Delft, Netherlands. , Proccedings of RILEM TC253-MCI, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un traitement préventif contre la biocolonisation algale des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Gilles Escadeillas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone NoMaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Douai, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la composition chimique de mortiers sur leurs cinétiques d'encrassement biologique par les algues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01105429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of Microbial Biofilm in the Biodeterioration of Cementitious Materials in the specific context of Anaerobic Digestion Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIMNE, 2020, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/dbmc.2020.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Materials - Microorganisms. Concretes and Metals more Resistant to Biodeterioration (1ère édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, pp.01-414, 2019, Science des matériaux, 978-2759822003. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2317-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes : Bétons Et Métaux Plus Résistants À La Biodétérioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edp Sciences, 2017, Matériaux, 978-2-7598-1877-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of cementitious materials: interactions environment – microorganisms – materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Materials – Microorganisms: concrete and metals more resistant to biodeterioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapiter 12, EDP Sciences, pp.241-263, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substances microbiennes extracellulaires pour les matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes: bétons et métaux plus résistants à la biodétérioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-408, 2017, Science des matériaux, 978 2 7598 1877 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions microorganismes-bétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes: bétons et métaux plus résistants à la biodétérioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-64, 2017, Science des matériaux, 978 2 7598 1877 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioremediation of heavy metals in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioremediation: Processes, Challenges and Future Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section 1- Bacterial bioremediation, Nova Science Publishers (eds), pp.3-19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PAHs intrinsic degradation in soils of former coke facility sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Mossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOREMEDIATION SERIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (2), pp.129-136, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives and limitations in assessing: side effects of pesticides on the soil microflora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biosystems: New Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bell CR, Brylinsky M, Johnson-Green P (eds), pp.791-796, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une population microbienne du sol degradant l'acide 2,4-dichlorophenoxyacetique : diversite et sensibilite a d'autres molecules xenobiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Internship report] UFR Droit, Economie, Environnement. Université Paul Verlaine (Metz), Metz, FRA. 1993, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des produits phytosanitaires sur la diversité spécifique et fonctionnelle de la microflore du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Verlaine (Metz), 1997. Français. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02840100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des produits phytosanitaires sur la diversité spécifique et fonctionnelle de la microflore du sol : ecas du dinitro-o-cresol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Université Paul Verlaine - Metz, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997METZ009S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01777196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Feugeas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2023007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12313-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329366v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leleux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2023002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XKVZGQG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105485" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03147900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthomier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gu&#233;randel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106399" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145900" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03342050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113735" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105334" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lors" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117618" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Monchau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jouanneaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103886" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feurgard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119993" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2020028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N6JV0JSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02543-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9906-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0693-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174LKXBR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.03.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPJ0Z5DW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feiteira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsangouri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gruyaert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.11.050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXW50FMF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ducasse-Lapeyrusse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C294SH03-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185568v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.115" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHXB1WVP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185658v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducasse-Lapeyrusse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4EF71F9CB609F0A25244FB64668A1119CDFEEBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335382v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf &#199;. Er&#351;an" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Gruyaert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Belie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01228" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335756v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2014008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X8N0TK8M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335207v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnj.000625" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.12.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.02.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680295v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335751v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamberet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011117" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GM45H2DC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618446v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Mart&#237;nez Aldaya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.04.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335734v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185713v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Ryngaert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Diels" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.09.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1307B8P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiktor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9653-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.05.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185721v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj Chehade" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2009.06.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54FZM4KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495395v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.026" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FGL5SP3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363745v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.06.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZLF93WJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020431v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Martinez Aldaya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04335167v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi Mossmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630590892548" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674965v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagacherie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Soulas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.09.013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7BJ9Z5M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04335165v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mossmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490432783" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barb&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490277434" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334974v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiffreau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laboudigue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.04.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DGR28P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692173v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1997.tb00444.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336303v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubourg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becquart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221548v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336227v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336246v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336213v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336176v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871290v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335920v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran N." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit L." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01206843v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dalod" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053366v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062124v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085050v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805695v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00722016v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970634v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laboudigue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973369v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacherez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Desailly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keup" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973314v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976295v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biaz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765142v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837096v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766338v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850348v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221447v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221515v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336201v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394039v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Vallet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Grosseau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumbiodet2016.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393909v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385015v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01105429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329707v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erable" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.161" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387658v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Feugeas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2317-8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334838v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335707v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387662v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/970/9782759821129/Interactions%20Materiaux-Microorganismes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387633v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335694v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335682v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Mossmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335663v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847191v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840100v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777196v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997METZ009S" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lors" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becquart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2026.114644" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12313-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Feugeas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2023007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leleux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2023002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XKVZGQG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105485" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03147900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthomier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gu&#233;randel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106399" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145900" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03342050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113735" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117618" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999177v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Monchau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jouanneaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103886" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feurgard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119993" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2020028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N6JV0JSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02543-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9906-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0693-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174LKXBR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.03.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPJ0Z5DW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feiteira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsangouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gruyaert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.11.050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXW50FMF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ducasse-Lapeyrusse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C294SH03-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHXB1WVP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016031" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf &#199;. Er&#351;an" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Gruyaert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Belie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01228" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducasse-Lapeyrusse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4EF71F9CB609F0A25244FB64668A1119CDFEEBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2014008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X8N0TK8M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.12.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnj.000625" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.02.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335751v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamberet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011117" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GM45H2DC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618446v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Mart&#237;nez Aldaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.04.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335734v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Ryngaert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Diels" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.09.021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1307B8P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542958v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiktor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9653-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504016v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.05.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185721v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj Chehade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2009.06.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54FZM4KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FGL5SP3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.06.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZLF93WJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Martinez Aldaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04335167v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi Mossmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630590892548" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674965v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagacherie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Soulas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.09.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7BJ9Z5M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334964v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mossmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barb&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490277434" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04335165v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490432783" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334974v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiffreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laboudigue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.04.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DGR28P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692173v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334957v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1997.tb00444.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336293v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubourg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becquart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221548v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336279v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336246v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336176v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336207v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871290v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336162v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335920v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran N." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit L." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01206843v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dalod" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062124v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805695v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00722016v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970634v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laboudigue" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973369v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacherez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Desailly" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970548v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keup" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973314v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976295v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biaz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765142v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837096v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766338v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850348v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221447v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221515v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336201v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394039v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Vallet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Grosseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumbiodet2016.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393909v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385015v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01105429v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329707v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erable" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.161" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387658v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Feugeas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2317-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334838v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335707v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387662v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serres" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/970/9782759821129/Interactions%20Materiaux-Microorganismes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387633v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335694v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335682v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Mossmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335663v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847191v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840100v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777196v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997METZ009S" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>