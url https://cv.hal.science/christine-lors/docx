--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine LORS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of new autoclaved plant-based concrete on indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 298, pp.114644. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2026.114644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale apparatus for the quantitative evaluation of biorepair in a cracked concrete slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 448, pp.138174. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a biorepair treatment on the diversity of calcifying bacterial communities at the surface of cracked concrete walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (1), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-022-12313-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique sur les avancées de la recherche française dans la biodéterioration des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gueuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (6), pp.E1. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2023007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradabilité des plastiques biosourcés : revue bibliographique sur l’acide polylactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (6), pp.604. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2023002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approaches for the structural, chemical, and microbial analysis of microbial biofilms developed on the surface of cementitious materials: Overview and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, pp.105485. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’optimisation du béton pour résister à l’activité microbienne dans les réseaux d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 439, pp.88-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration kinetics and microbial community organization on surface of cementitious materials exposed to anaerobic digestion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.105334. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2021.105334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of CEM III paste by demineralised or mineralised water at pH 7 in relation with aluminium release in drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guérandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143, pp.106399. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-term effects of Ag supplied directly or via sewage sludge to an agricultural soil on Eisenia fetida earthworm and soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, pp.128761. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of sulfidized silver from silver nanoparticles, in sewage sludge, to plants and primary consumers in agricultural soil environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 777, pp.145900. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the local interaction mechanisms between fermenting broken maize and various binder materials for anaerobic digester structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 300, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation, speciation and localization of silver nanoparticles in the earthworm Eisenia fetida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (4), pp.3756-3765. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08548-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprecipitation of a calcium carbonate – Biofilm composite on the surface of concrete for the maintenance of nuclear reactor enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.117618. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the formulation of an original hydrogel-based bone cement using a mixture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jouanneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.103886. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.103886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of colloidal thickeners for the injection and retention of bacterial growth media to repair cracked concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 262, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la biocicatrisation à la réparation des micro-fissures au sein d’enceintes de réacteurs nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (3), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2020028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach for ecotoxicological characterization of non-hazardous sediments for their beneficial reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (6), pp.2608-2618. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-019-02543-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental hazard assessment by the Ecoscore system to discriminate PAH-polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (27), pp.26747-26756. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9906-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopy in addition to chemical analyses and ecotoxicological assays for the environmental hazard assessment of coal tar-polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (3), pp.2594-2602. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0693-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of mortars exposed to sewers in relation to microbial diversity of biofilms formed on the mortars surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.23 - 31. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2018.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Halothiobacillus neapolitanus and mortars: Comparison of the biodeterioration between Portland cement and calcium aluminate cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eminence Dorelle Hondjuila Miokono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.19-25. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring crack movement in polymer-based self-healing concrete through digital image correlation, acoustic emission analysis and SEM in-situ loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feiteira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tsangouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gruyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiologically induced calcium carbonate precipitation to repair microcracks remaining after autogenous healing of mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.461-469. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calcium gluconate, calcium lactate, and urea on the kinetics of self-healing in mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.489-497. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une suspension bactérienne épaissie pour l’exobiocicatrisation de matériaux cimentaires fissurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.505-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a thickened bacterial suspension for exobiocicatrisation of cracked cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2016031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-protected nitrate reducing culture for intrinsic repair of concrete cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuf Ç. Erşan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Gruyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele de Belie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocicatrisation : application à la réparation de mortiers âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (207)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-healing: An application for the repair of aged mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de mortiers fissurés par biocicatrisation : vers une évaluation quantitative de l’efficacité bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (1), pp.105. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2014008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual interaction between the hydratation of Portland cement and the structure and stoichiometry of C-S-H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Chinese Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on their biofouling by pigmented organisms: Comparison between laboratory and field-scale experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (Part C), pp.334-342. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avrami's law based kinetic modeling of colonization of mortar surface by alga &amp;lt;i&amp;gt;Klebsormidium flaccidum&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of ecotoxicological bioassays in the evaluation of a biological treatment of PAHs polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Nest Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.251-259. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30955/gnj.000625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal immobilization and soil amendment efficiency at a contaminated sediment landfill site: a field study focusing on plants, springtails, and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 169, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a bioremediation process of PAHs in a PAH-contaminated soil at field and laboratory scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on biofouling by Klebsormidium flaccidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un test accéléré de biodétérioration de mortiers mettant en jeu une succession de bactéries sulfo-oxydantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hondjuila Miokono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.555-563. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of solid and liquid-phase bioassays using ecoscores to assess contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (10), pp.2974-2981. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique : Biodétérioration et biocorrosion des matériaux – progress et innovation. Matériaux & Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of bacterial community during bioremediation of PAHs in a coal tar contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie Ryngaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludo Diels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (10), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated weathering of cementitious matrix for the development of an accelerated laboratory test of biodeterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wiktor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.doi: 10.1617/s11527-010-9653-1. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-010-9653-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of solid-phase bioassays and ecoscores to evaluate the toxicity of contaminated soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (8), pp.2640-2647. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEFITS OF ECOTOXICOLOGICAL BIOASSAYS IN THE EVALUATION OF A FIELD BIOTREATMENT OF PAHs POLLUTED SOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL NEST JOURNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (3, SI), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH variations during growth of Acidithiobacillus thiooxidans in buffered media designed for an assay to evaluate concrete biodeterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL BIODETERIORATION &amp; BIODEGRADATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (7, SI), pp.880-883. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2009.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an avoidance test for the assessment of microbial degradation of PAHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (8), pp.2199-2204. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance bio-assays may help to test the ecological significance of soil pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (1), pp.173-180. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVOICE BIO-ASSAYS MAY HELP TO TEST THE ECOLOGICAL SIGNIFICANCE OF SOIL POLLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Martinez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140, pp.173-180. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISTICS OF PAH S INTRINSIC DEGRADATION IN TWO COKE FACTORY SOILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Remi Mossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.67-85. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630590892548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNOC, a model pollutant, adversely affects the potential of soil microbial communities to mineralise the herbicide 2,4-D : an investigation using micro-sampling procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (6), pp.1023-1032. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic responses of the soil bacterial community to polycyclicaromatic hydrocarbon contamination in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (1), pp.21-36. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490277434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Microcosm and Respirometric Experiments to PAHs' Intrinsic Biodegradation in the Soil of a Former Coke Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (2), pp.91-105. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490432783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of bacterial activities on the release of heavy metals from contaminated dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tiffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laboudigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (6), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2004.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-RFLP analysis of 16S rRNA, tfdA and tfdB genes reveals a diversity of 2,4-D degraders in soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persello-Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24, pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-RFLP analysis of 16S rRNA, tfdA and tfdB genes reveals a diversity of 2,4-D degraders in soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Persello-Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (3), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.1997.tb00444.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif à l'échelle pilote permettant l'évaluation quantitative d'une biocicatrisation de dalle en béton fissurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e édition des journées scientifiques du regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergrate bio-based concrete in wall panels: is it a practicable solution from an olfactive point of view?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Healthy buildings europe conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact d’un béton végétal autoclavé sur la qualité de l’air (QAI) intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe; AUGC; LGCgE, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact d'un béton végétal autoclavé sur la qualité de l'air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil de l'AUGC (RUGC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGC, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioréparation de fissures dans des ouvrages cimentaires par injection de microorganisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88ème congrès de l'Association francophone pour le savoir (ACFAS), colloque CRIB-ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental acceptability of dredged sediments in road engineering: comparative waste and product approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on sediment management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of biofilm on the biodeterioration of cementitous materials under anaerobic digestion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Durability of building Materials and components (DBMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological proposal for the ecotoxicological characterization of continental and marine sediments for recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11thinternational SedNEt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubronik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du biofilm dans la biodétérioration de matériaux cimentaires d'ouvrages de méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specific role of microbial biofilms in the biodeterioration of concrete tanks for anaerobic digestion plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILLEM TC 253-MCI (Microorganisms-Cementitous Materials Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a thin coating layer of calcium aluminate and sulfoaluminate cements on algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of RILEM TC 253-MCI: Microorganisms-Cementitious Materials Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Toulouse, Jun 2018, Toulouse, France. pp.319 à 322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions microorganismes-Matériaux : de la biodétérioration à la biocicatrisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque de l'Institut de génie civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of mortars in sewers: relation with microbial diversity of biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM TC 253-MCI (Microorganisms-Cementitous Materials Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pression sur une micro-fissure biocicatrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Edition de la conférence internationale francophone nouveaux matériaux et durabilité (NoMad)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Chemical Composition of Building Materials on Algal Biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete 2015 / RILEM Week - 27th Biennial National Conference of the Concrete Institute of Australia in conjunction with the 69th RILEM Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Concrete Institute of Australia; RILEM, Aug 2015, Melbourne, Australia. pp.735 à 744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01206843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mortars chemical composition on micro-algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Biodeterioration and Biodegradation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the chemical composition of mortars on algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Calcium Aluminates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Palais des Papes, Avignon, France. pp. 523 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-situ and laboratory study of the effect of the intrinsic properties of mortars on their potential bioreceptivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Durability of Building Materials and Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Politecnica, Universiy of São Paulo; São Paulo State Housing Syndicate, Sep 2014, São Paulo, Portugal. pp. 258 à 265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability in biofouling by &amp;lt;i&amp;gt;Klebsormidium flaccidum&amp;lt;/i&amp;gt; of mortars: Influence of the intrinsic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Concrete Sustainability (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tokyo, Japan. S3-3-6 pp. 914-919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la composition chimique de mortiers sur leur encrassement biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00722016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilization as a management option for contaminated dredged sediment landfill sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on environmental pollution and clean bio/phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilisation d'un site pollué par les éléments traces : opération pilote et pérennité du traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacherez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilisation on an experimental sediment deposit site : efficiency after 7 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 final Conference "Phytotechnologies to promote sustainable land use and improve food safety" (Phyto 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of phytostabilisation to remediate metal polluted dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France. pp.275-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phytostabilisation a sustainable technology for metal contaminated sediment deposit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives and limitations in assessing side-effects of pesticides on the soil microflora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un biocide, le DNOC, sur la distribution au sein d'agrégats de sol et l'activité de micro-organismes dégradant le 2,4-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et Fonctionnement des Sols. Section d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Villeurbanne, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of side effect of DNOC on the soil microflora capacity to degrade 2,4-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Environmental Aspects of Pesticide Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of TFDA and TFDC genes from Alcaligenes euthrophus JMP134 AS probes in colony hybridisation analysis to assess diversity of 2,4-D degrading bacteria in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Autralian Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrate bio-based concrete wall panels: is it a practicable solution from an olfactive point of view?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of new vegetal concretes from an IAQ point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kuopio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental hazard assessment of coal tar polluted soils through a multidisciplinary approach combining chemistry, ecotoxicology and microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on environmental management, engineering, planning and economics and SECOTOX conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un traitement préventif contre la biocolonisation algale des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr Alexandra Bertron; Pr Françoise Feugeas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">éme</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">© EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Matériaux &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of treatment to prevent the algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Alexandra BERTRON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM TC253-MCI 'Microorganisms-cementitious materials interactions'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Delft, Netherlands. , Proccedings of RILEM TC253-MCI, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un traitement préventif contre la biocolonisation algale des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Gilles Escadeillas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone NoMaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Douai, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la composition chimique de mortiers sur leurs cinétiques d'encrassement biologique par les algues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01105429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of Microbial Biofilm in the Biodeterioration of Cementitious Materials in the specific context of Anaerobic Digestion Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIMNE, 2020, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/dbmc.2020.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Materials - Microorganisms. Concretes and Metals more Resistant to Biodeterioration (1ère édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, pp.01-414, 2019, Science des matériaux, 978-2759822003. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2317-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes : Bétons Et Métaux Plus Résistants À La Biodétérioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edp Sciences, 2017, Matériaux, 978-2-7598-1877-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of cementitious materials: interactions environment – microorganisms – materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Materials – Microorganisms: concrete and metals more resistant to biodeterioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapiter 12, EDP Sciences, pp.241-263, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substances microbiennes extracellulaires pour les matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes: bétons et métaux plus résistants à la biodétérioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-408, 2017, Science des matériaux, 978 2 7598 1877 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions microorganismes-bétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes: bétons et métaux plus résistants à la biodétérioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-64, 2017, Science des matériaux, 978 2 7598 1877 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioremediation of heavy metals in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioremediation: Processes, Challenges and Future Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section 1- Bacterial bioremediation, Nova Science Publishers (eds), pp.3-19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PAHs intrinsic degradation in soils of former coke facility sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Mossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOREMEDIATION SERIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (2), pp.129-136, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives and limitations in assessing: side effects of pesticides on the soil microflora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biosystems: New Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bell CR, Brylinsky M, Johnson-Green P (eds), pp.791-796, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une population microbienne du sol degradant l'acide 2,4-dichlorophenoxyacetique : diversite et sensibilite a d'autres molecules xenobiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Internship report] UFR Droit, Economie, Environnement. Université Paul Verlaine (Metz), Metz, FRA. 1993, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des produits phytosanitaires sur la diversité spécifique et fonctionnelle de la microflore du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Verlaine (Metz), 1997. Français. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02840100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des produits phytosanitaires sur la diversité spécifique et fonctionnelle de la microflore du sol : ecas du dinitro-o-cresol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Université Paul Verlaine - Metz, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997METZ009S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01777196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine LORS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of new autoclaved plant-based concrete on indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 298, pp.114644. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2026.114644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale apparatus for the quantitative evaluation of biorepair in a cracked concrete slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 448, pp.138174. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a biorepair treatment on the diversity of calcifying bacterial communities at the surface of cracked concrete walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (1), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-022-12313-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique sur les avancées de la recherche française dans la biodéterioration des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gueuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (6), pp.E1. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2023007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradabilité des plastiques biosourcés : revue bibliographique sur l’acide polylactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 110 (6), pp.604. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2023002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approaches for the structural, chemical, and microbial analysis of microbial biofilms developed on the surface of cementitious materials: Overview and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, pp.105485. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration kinetics and microbial community organization on surface of cementitious materials exposed to anaerobic digestion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.105334. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2021.105334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’optimisation du béton pour résister à l’activité microbienne dans les réseaux d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 439, pp.88-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of CEM III paste by demineralised or mineralised water at pH 7 in relation with aluminium release in drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Larrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guérandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143, pp.106399. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the local interaction mechanisms between fermenting broken maize and various binder materials for anaerobic digester structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Giroudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 300, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of sulfidized silver from silver nanoparticles, in sewage sludge, to plants and primary consumers in agricultural soil environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 777, pp.145900. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-term effects of Ag supplied directly or via sewage sludge to an agricultural soil on Eisenia fetida earthworm and soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Attard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269, pp.128761. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation, speciation and localization of silver nanoparticles in the earthworm Eisenia fetida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Rorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (4), pp.3756-3765. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08548-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprecipitation of a calcium carbonate – Biofilm composite on the surface of concrete for the maintenance of nuclear reactor enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.117618. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the formulation of an original hydrogel-based bone cement using a mixture design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Monchau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jouanneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.103886. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2020.103886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of colloidal thickeners for the injection and retention of bacterial growth media to repair cracked concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 262, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la biocicatrisation à la réparation des micro-fissures au sein d’enceintes de réacteurs nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (3), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2020028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach for ecotoxicological characterization of non-hazardous sediments for their beneficial reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (6), pp.2608-2618. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-019-02543-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental hazard assessment by the Ecoscore system to discriminate PAH-polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (27), pp.26747-26756. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9906-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopy in addition to chemical analyses and ecotoxicological assays for the environmental hazard assessment of coal tar-polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (3), pp.2594-2602. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0693-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of mortars exposed to sewers in relation to microbial diversity of biofilms formed on the mortars surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.23 - 31. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2018.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Halothiobacillus neapolitanus and mortars: Comparison of the biodeterioration between Portland cement and calcium aluminate cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eminence Dorelle Hondjuila Miokono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.19-25. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring crack movement in polymer-based self-healing concrete through digital image correlation, acoustic emission analysis and SEM in-situ loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feiteira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tsangouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gruyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiologically induced calcium carbonate precipitation to repair microcracks remaining after autogenous healing of mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.461-469. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calcium gluconate, calcium lactate, and urea on the kinetics of self-healing in mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.489-497. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.09.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une suspension bactérienne épaissie pour l’exobiocicatrisation de matériaux cimentaires fissurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.505-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a thickened bacterial suspension for exobiocicatrisation of cracked cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (5), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2016031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-protected nitrate reducing culture for intrinsic repair of concrete cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuf Ç. Erşan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Gruyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele de Belie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-healing: An application for the repair of aged mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocicatrisation : application à la réparation de mortiers âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (207)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de mortiers fissurés par biocicatrisation : vers une évaluation quantitative de l’efficacité bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ducasse-Lapeyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (1), pp.105. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2014008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual interaction between the hydratation of Portland cement and the structure and stoichiometry of C-S-H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Chinese Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on their biofouling by pigmented organisms: Comparison between laboratory and field-scale experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86 (Part C), pp.334-342. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avrami's law based kinetic modeling of colonization of mortar surface by alga &amp;lt;i&amp;gt;Klebsormidium flaccidum&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of ecotoxicological bioassays in the evaluation of a biological treatment of PAHs polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Nest Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.251-259. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30955/gnj.000625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal immobilization and soil amendment efficiency at a contaminated sediment landfill site: a field study focusing on plants, springtails, and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 169, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a bioremediation process of PAHs in a PAH-contaminated soil at field and laboratory scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Périé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on biofouling by Klebsormidium flaccidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un test accéléré de biodétérioration de mortiers mettant en jeu une succession de bactéries sulfo-oxydantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hondjuila Miokono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.555-563. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of solid and liquid-phase bioassays using ecoscores to assess contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (10), pp.2974-2981. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique : Biodétérioration et biocorrosion des matériaux – progress et innovation. Matériaux & Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of bacterial community during bioremediation of PAHs in a coal tar contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie Ryngaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludo Diels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (10), pp.1263-1271. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated weathering of cementitious matrix for the development of an accelerated laboratory test of biodeterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wiktor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.doi: 10.1617/s11527-010-9653-1. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-010-9653-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of solid-phase bioassays and ecoscores to evaluate the toxicity of contaminated soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (8), pp.2640-2647. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEFITS OF ECOTOXICOLOGICAL BIOASSAYS IN THE EVALUATION OF A FIELD BIOTREATMENT OF PAHs POLLUTED SOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL NEST JOURNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (3, SI), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH variations during growth of Acidithiobacillus thiooxidans in buffered media designed for an assay to evaluate concrete biodeterioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL BIODETERIORATION &amp; BIODEGRADATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (7, SI), pp.880-883. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2009.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an avoidance test for the assessment of microbial degradation of PAHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (8), pp.2199-2204. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidance bio-assays may help to test the ecological significance of soil pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Martínez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140 (1), pp.173-180. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVOICE BIO-ASSAYS MAY HELP TO TEST THE ECOLOGICAL SIGNIFICANCE OF SOIL POLLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Martinez Aldaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 140, pp.173-180. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2005.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISTICS OF PAH S INTRINSIC DEGRADATION IN TWO COKE FACTORY SOILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Remi Mossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.67-85. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630590892548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNOC, a model pollutant, adversely affects the potential of soil microbial communities to mineralise the herbicide 2,4-D : an investigation using micro-sampling procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (6), pp.1023-1032. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic responses of the soil bacterial community to polycyclicaromatic hydrocarbon contamination in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (1), pp.21-36. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490277434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Microcosm and Respirometric Experiments to PAHs' Intrinsic Biodegradation in the Soil of a Former Coke Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (2), pp.91-105. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490432783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of bacterial activities on the release of heavy metals from contaminated dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tiffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laboudigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (6), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2004.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-RFLP analysis of 16S rRNA, tfdA and tfdB genes reveals a diversity of 2,4-D degraders in soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Persello-Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24, pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-RFLP analysis of 16S rRNA, tfdA and tfdB genes reveals a diversity of 2,4-D degraders in soil aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Persello-Cartieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (3), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.1997.tb00444.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif à l'échelle pilote permettant l'évaluation quantitative d'une biocicatrisation de dalle en béton fissurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e édition des journées scientifiques du regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergrate bio-based concrete in wall panels: is it a practicable solution from an olfactive point of view?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Healthy buildings europe conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact d’un béton végétal autoclavé sur la qualité de l’air (QAI) intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe; AUGC; LGCgE, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact d'un béton végétal autoclavé sur la qualité de l'air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil de l'AUGC (RUGC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUGC, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioréparation de fissures dans des ouvrages cimentaires par injection de microorganisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88ème congrès de l'Association francophone pour le savoir (ACFAS), colloque CRIB-ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental acceptability of dredged sediments in road engineering: comparative waste and product approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on sediment management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of biofilm on the biodeterioration of cementitous materials under anaerobic digestion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Durability of building Materials and components (DBMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological proposal for the ecotoxicological characterization of continental and marine sediments for recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11thinternational SedNEt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubronik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du biofilm dans la biodétérioration de matériaux cimentaires d'ouvrages de méthanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specific role of microbial biofilms in the biodeterioration of concrete tanks for anaerobic digestion plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILLEM TC 253-MCI (Microorganisms-Cementitous Materials Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a thin coating layer of calcium aluminate and sulfoaluminate cements on algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of RILEM TC 253-MCI: Microorganisms-Cementitious Materials Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Toulouse, Jun 2018, Toulouse, France. pp.319 à 322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions microorganismes-Matériaux : de la biodétérioration à la biocicatrisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque de l'Institut de génie civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of mortars in sewers: relation with microbial diversity of biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM TC 253-MCI (Microorganisms-Cementitous Materials Interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pression sur une micro-fissure biocicatrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Edition de la conférence internationale francophone nouveaux matériaux et durabilité (NoMad)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Chemical Composition of Building Materials on Algal Biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete 2015 / RILEM Week - 27th Biennial National Conference of the Concrete Institute of Australia in conjunction with the 69th RILEM Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Concrete Institute of Australia; RILEM, Aug 2015, Melbourne, Australia. pp.735 à 744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01206843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mortars chemical composition on micro-algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Biodeterioration and Biodegradation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the chemical composition of mortars on algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Calcium Aluminates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Palais des Papes, Avignon, France. pp. 523 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-situ and laboratory study of the effect of the intrinsic properties of mortars on their potential bioreceptivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Durability of Building Materials and Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Politecnica, Universiy of São Paulo; São Paulo State Housing Syndicate, Sep 2014, São Paulo, Portugal. pp. 258 à 265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability in biofouling by &amp;lt;i&amp;gt;Klebsormidium flaccidum&amp;lt;/i&amp;gt; of mortars: Influence of the intrinsic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Hien Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Concrete Sustainability (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tokyo, Japan. S3-3-6 pp. 914-919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la composition chimique de mortiers sur leur encrassement biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00722016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilization as a management option for contaminated dredged sediment landfill sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on environmental pollution and clean bio/phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aided phytostabilisation on an experimental sediment deposit site : efficiency after 7 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Keup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 859 final Conference "Phytotechnologies to promote sustainable land use and improve food safety" (Phyto 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytostabilisation d'un site pollué par les éléments traces : opération pilote et pérennité du traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacherez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of phytostabilisation to remediate metal polluted dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France. pp.275-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phytostabilisation a sustainable technology for metal contaminated sediment deposit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on the biogeochemistry of trace elements "Environmental, protection, remediation and human health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.155-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives and limitations in assessing side-effects of pesticides on the soil microflora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un biocide, le DNOC, sur la distribution au sein d'agrégats de sol et l'activité de micro-organismes dégradant le 2,4-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et Fonctionnement des Sols. Section d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Villeurbanne, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of side effect of DNOC on the soil microflora capacity to degrade 2,4-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Environmental Aspects of Pesticide Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of TFDA and TFDC genes from Alcaligenes euthrophus JMP134 AS probes in colony hybridisation analysis to assess diversity of 2,4-D degrading bacteria in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Vallaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Autralian Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrate bio-based concrete wall panels: is it a practicable solution from an olfactive point of view?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of new vegetal concretes from an IAQ point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kuopio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental hazard assessment of coal tar polluted soils through a multidisciplinary approach combining chemistry, ecotoxicology and microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on environmental management, engineering, planning and economics and SECOTOX conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336201v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un traitement préventif contre la biocolonisation algale des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr Alexandra Bertron; Pr Françoise Feugeas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">éme</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Forum Biodétérioration des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">© EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Matériaux &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of treatment to prevent the algal biofouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Alexandra BERTRON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM TC253-MCI 'Microorganisms-cementitious materials interactions'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Delft, Netherlands. , Proccedings of RILEM TC253-MCI, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un traitement préventif contre la biocolonisation algale des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Gilles Escadeillas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone NoMaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Douai, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la composition chimique de mortiers sur leurs cinétiques d'encrassement biologique par les algues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01105429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of Microbial Biofilm in the Biodeterioration of Cementitious Materials in the specific context of Anaerobic Digestion Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Erable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIMNE, 2020, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/dbmc.2020.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Materials - Microorganisms. Concretes and Metals more Resistant to Biodeterioration (1ère édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, pp.01-414, 2019, Science des matériaux, 978-2759822003. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2317-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes : Bétons Et Métaux Plus Résistants À La Biodétérioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edp Sciences, 2017, Matériaux, 978-2-7598-1877-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodeterioration of cementitious materials: interactions environment – microorganisms – materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Materials – Microorganisms: concrete and metals more resistant to biodeterioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapiter 12, EDP Sciences, pp.241-263, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substances microbiennes extracellulaires pour les matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes: bétons et métaux plus résistants à la biodétérioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-408, 2017, Science des matériaux, 978 2 7598 1877 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions microorganismes-bétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Feugeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tribollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Matériaux-Microorganismes: bétons et métaux plus résistants à la biodétérioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-64, 2017, Science des matériaux, 978 2 7598 1877 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioremediation of heavy metals in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioremediation: Processes, Challenges and Future Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section 1- Bacterial bioremediation, Nova Science Publishers (eds), pp.3-19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PAHs intrinsic degradation in soils of former coke facility sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Mossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOREMEDIATION SERIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 (2), pp.129-136, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives and limitations in assessing: side effects of pesticides on the soil microflora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biosystems: New Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bell CR, Brylinsky M, Johnson-Green P (eds), pp.791-796, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une population microbienne du sol degradant l'acide 2,4-dichlorophenoxyacetique : diversite et sensibilite a d'autres molecules xenobiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Internship report] UFR Droit, Economie, Environnement. Université Paul Verlaine (Metz), Metz, FRA. 1993, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des produits phytosanitaires sur la diversité spécifique et fonctionnelle de la microflore du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Verlaine (Metz), 1997. Français. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02840100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des produits phytosanitaires sur la diversité spécifique et fonctionnelle de la microflore du sol : ecas du dinitro-o-cresol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des sols. Université Paul Verlaine - Metz, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997METZ009S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01777196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lors" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becquart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2026.114644" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12313-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Feugeas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2023007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leleux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2023002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XKVZGQG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105485" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03147900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthomier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gu&#233;randel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106399" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145900" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03342050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113735" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117618" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999177v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Monchau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jouanneaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103886" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feurgard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119993" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2020028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N6JV0JSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02543-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9906-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0693-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174LKXBR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.03.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPJ0Z5DW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feiteira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsangouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gruyaert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.11.050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXW50FMF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ducasse-Lapeyrusse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C294SH03-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHXB1WVP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016031" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf &#199;. Er&#351;an" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Gruyaert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Belie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01228" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducasse-Lapeyrusse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4EF71F9CB609F0A25244FB64668A1119CDFEEBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2014008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X8N0TK8M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.12.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnj.000625" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.02.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335751v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamberet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011117" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GM45H2DC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618446v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Mart&#237;nez Aldaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.04.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335734v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Ryngaert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Diels" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.09.021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1307B8P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542958v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiktor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9653-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504016v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.05.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185721v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj Chehade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2009.06.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54FZM4KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FGL5SP3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.06.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZLF93WJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Martinez Aldaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04335167v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi Mossmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630590892548" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674965v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagacherie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Soulas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.09.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7BJ9Z5M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334964v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mossmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barb&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490277434" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04335165v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490432783" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334974v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiffreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laboudigue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.04.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DGR28P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692173v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334957v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1997.tb00444.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336293v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubourg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becquart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221548v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336279v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336246v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336176v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336207v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871290v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336162v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335920v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran N." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit L." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01206843v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dalod" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062124v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805695v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00722016v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970634v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laboudigue" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973369v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacherez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Desailly" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970548v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keup" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973314v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976295v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biaz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765142v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837096v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766338v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850348v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221447v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221515v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336201v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394039v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Vallet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Grosseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumbiodet2016.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393909v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385015v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01105429v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329707v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erable" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.161" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387658v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Feugeas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2317-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334838v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335707v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387662v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serres" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/970/9782759821129/Interactions%20Materiaux-Microorganismes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387633v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335694v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335682v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Mossmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335663v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847191v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840100v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777196v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997METZ009S" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lors" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becquart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2026.114644" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12313-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Feugeas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2023007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leleux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2023002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XKVZGQG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105485" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105334" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03147900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthomier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gu&#233;randel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106399" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03342050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113735" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145900" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117618" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999177v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Monchau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jouanneaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103886" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Feurgard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119993" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2020028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N6JV0JSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02543-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9906-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0693-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174LKXBR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.03.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPJ0Z5DW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feiteira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsangouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gruyaert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.11.050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXW50FMF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ducasse-Lapeyrusse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C294SH03-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHXB1WVP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016031" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf &#199;. Er&#351;an" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Gruyaert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele de Belie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01228" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185658v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducasse-Lapeyrusse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4EF71F9CB609F0A25244FB64668A1119CDFEEBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335756v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2014008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X8N0TK8M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.12.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30955/gnj.000625" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Biaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.04.021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.02.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335751v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamberet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011117" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GM45H2DC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618446v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Mart&#237;nez Aldaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.04.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335734v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Ryngaert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Diels" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.09.021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1307B8P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542958v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiktor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-010-9653-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504016v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.05.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185721v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj Chehade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2009.06.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54FZM4KQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FGL5SP3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.06.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZLF93WJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Martinez Aldaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04335167v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remi Mossmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630590892548" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674965v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagacherie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Soulas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.09.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7BJ9Z5M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334964v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mossmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barb&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490277434" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04335165v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490432783" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334974v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiffreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laboudigue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2004.04.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DGR28P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692173v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vallaeys" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334957v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1997.tb00444.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336293v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubourg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becquart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221548v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336279v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336246v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336176v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336207v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871290v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336162v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335920v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran N." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit L." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01206843v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dalod" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062124v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805695v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00722016v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970634v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laboudigue" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970548v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keup" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973369v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacherez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Desailly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973314v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976295v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biaz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765142v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837096v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766338v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850348v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patureau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221447v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221515v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336201v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394039v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Vallet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Grosseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumbiodet2016.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393909v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385015v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01105429v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329707v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erable" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.161" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387658v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Feugeas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2317-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04334838v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335707v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387662v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serres" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/970/9782759821129/Interactions%20Materiaux-Microorganismes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387633v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335694v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335682v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Mossmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335663v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847191v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840100v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777196v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997METZ009S" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>