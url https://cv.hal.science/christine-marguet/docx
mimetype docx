--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -380,174 +380,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viajar entre mundos: umbrales y coyunturas entre norte y sur en el Persiles</w:t>
+                <w:t xml:space="preserve">Des temporalités du roman espagnol (1630-1650) Passé historico-mythique, temporalité eschatologique, absence de perspective du présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cervantes en el Septentrión</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le présent fabriqué (Espagne/Italie – xve-xviie siècles). Tome I. Expériences et poétiques du présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08509-6.p.0395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376738v1</w:t>
+                <w:t xml:space="preserve">hal-04376731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des temporalités du roman espagnol (1630-1650) Passé historico-mythique, temporalité eschatologique, absence de perspective du présent</w:t>
+                <w:t xml:space="preserve">Viajar entre mundos: umbrales y coyunturas entre norte y sur en el Persiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le présent fabriqué (Espagne/Italie – xve-xviie siècles). Tome I. Expériences et poétiques du présent</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cervantes en el Septentrión</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-1-938795-58-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08509-6.p.0395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04376731v1</w:t>
+                <w:t xml:space="preserve">hal-04376738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ventre comme centre : cuisine et bonne humeur ou survivre dans l’Europe en guerre. La vida y hechos de Estebanillo González [1646]</w:t>
               </w:r>
@@ -1451,174 +1451,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Quint et Philippe II, conquête du Mexique : le roman historique au-delà de la dichotomie légende noire/légende rose ?</w:t>
+                <w:t xml:space="preserve">Plaire (aux hommes et aux femmes) pour mieux plaider (la cause des femmes) ? Les Novelas amorosas y ejemplares de María de Zayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Entre-deux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.41903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377161v1</w:t>
+                <w:t xml:space="preserve">hal-04376750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaire (aux hommes et aux femmes) pour mieux plaider (la cause des femmes) ? Les Novelas amorosas y ejemplares de María de Zayas</w:t>
+                <w:t xml:space="preserve">Charles Quint et Philippe II, conquête du Mexique : le roman historique au-delà de la dichotomie légende noire/légende rose ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (10) 2021, https://www.lentre-deux.com/?b=187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/e-spania.41903⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04376750v1</w:t>
+                <w:t xml:space="preserve">hal-04377161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justicia y poética en la novela barroca: escena del proceso, ficcionalización de la pleitomanía, y unas líneas sobre la justicia poética</w:t>
               </w:r>
@@ -2420,51 +2420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richer-Rossi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cr&#233;moux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.18179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08509-6.p.0395" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02972487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02976117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01504080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/revista/11750/A/2009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068245v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zerari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jp0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442442v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2023.11.02.25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.14970" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41903" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espa&#241;ol Fran&#231;ais R&#233;sum&#233;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37687" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02959906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02959937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/jor_16.2019.03" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richer-Rossi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cr&#233;moux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.18179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08509-6.p.0395" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02972487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02976117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01504080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/revista/11750/A/2009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068245v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zerari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jp0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442442v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2023.11.02.25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.14970" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41903" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espa&#241;ol Fran&#231;ais R&#233;sum&#233;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37687" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02959906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02959937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/jor_16.2019.03" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>