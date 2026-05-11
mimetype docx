--- v1 (2026-04-06)
+++ v2 (2026-05-11)
@@ -66,77 +66,373 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmisión de las noticias. Las relaciones de sucesos como espacio de mezclas, transformaciones y contaminaciones (siglos XVI-XVIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Crémoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta López Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francoise Richer Rossi; Francoise Crémoux; Marta Lopez Izquierdo; Christine Marguet. Ediciones Universidad Salamanca, pp.424, 2025, Aquilafuente, 978-84-1091-058-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pandora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Marguet, Marie Salgues. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Département d'Etudes Hispaniques et Hispano-américaines Université Paris 8 </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 2009, Marge(s), 978-2-9516378-8-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marge(s), Pandora 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Département d'Études Hispaniques et Hispano-américaines, Université Paris 8, pp.379, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción a la obra La transmisión de las noticias. Las relaciones de sucesos como espacio de mezclas, transformaciones y contaminaciones (siglos XVI-XVIII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Richer-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -182,948 +478,652 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer Rossi; Francoise Crémoux; Marta Lopez Izquierdo; Christine Marguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmisión de las noticias. Las relaciones de sucesos como espacio de mezclas, transformaciones y contaminaciones (siglos XVI-XVIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones Universidad Salamanca, pp.11-27, 2025, Aquilafuente, 978-84-1091-058-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES METAMORPHOSES DE LA RENAISSANCE EN ESPAGNE OU BREVE HISTOIRE D'UNE CATEGORIE INSTABLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique FERRER, Jean-Louis FOURNEL, Christopher LUCKEN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissances 1 Construction et circulation d'une catégorie historiographique (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, 2024, ISBN-13 : 978-2-600-06548-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La secularización desde la ficción Épica y novela: El Antenor y Eusebio de Pedro Montengón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Crémoux; Danièle Bussy-Genevois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECULARIZACIÓN EN ESPAÑA (1700-1845)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velázquez, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cvz.18179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des temporalités du roman espagnol (1630-1650) Passé historico-mythique, temporalité eschatologique, absence de perspective du présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le présent fabriqué (Espagne/Italie – xve-xviie siècles). Tome I. Expériences et poétiques du présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08509-6.p.0395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viajar entre mundos: umbrales y coyunturas entre norte y sur en el Persiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cervantes en el Septentrión</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-1-938795-58-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ventre comme centre : cuisine et bonne humeur ou survivre dans l’Europe en guerre. La vida y hechos de Estebanillo González [1646]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métiers de bouche à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2018, 978-2-7535-7584-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un intento de modernización del canon novelesco : moral, política y novela en Engaños y desengaños del profano amor de Zatrilla y Vico (1687-1688)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Bègue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hacia la modernidad. La construcción de un nuevo orden teórico literario entre Barroco y Neoclasicismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial Academia del Hispanismo, pp.181-190, 2018, 978-84-16187-86-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El lugar del Persiles en la novela barroca española</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ficciones entre mundos. Nuevas lecturas de Los Trabajos de Persiles y Sigismunda de Miguel de Cervantes", J. Dünne, H. Ehrlicher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kassel, Reichenberger, pp.65-86, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heroísmo guerrero para un tiempo de crisis : la novela barroca Escarmientos de Jacinto, de Funes de Villalpando (1645)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas del IX Congreso de la Asociación Internacional Siglo de Oro, (Poitiers, 11-15 juillet 2011), Alain Bègue et Emma Herrán Alonso (éd), Pictavia Áurea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse, PUM, pp.519-526, 2013, Anejos de Criticón</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976117v1</w:t>
-              </w:r>
-[...294 lines deleted...]
-                <w:t xml:space="preserve">hal-01068245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2420,51 +2420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richer-Rossi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cr&#233;moux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.18179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08509-6.p.0395" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02972487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02976117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01504080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/revista/11750/A/2009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068245v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zerari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jp0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442442v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2023.11.02.25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.14970" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41903" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espa&#241;ol Fran&#231;ais R&#233;sum&#233;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37687" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02959906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02959937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/jor_16.2019.03" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Richer-Rossi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cr&#233;moux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Izquierdo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01504080v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/revista/11750/A/2009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01068245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341974v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.18179" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08509-6.p.0395" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02972487v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02976117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zerari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jp0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442442v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2023.11.02.25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.14970" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41903" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espa&#241;ol Fran&#231;ais R&#233;sum&#233;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37687" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02959906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02959937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18239/jor_16.2019.03" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>