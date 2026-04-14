--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -576,295 +576,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory VR interaction for protein-docking in the CoRSAIRe project</w:t>
+                <w:t xml:space="preserve">Docking de protéines en réalité virtuelle. Une approche hybride et multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Nelson</w:t>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Picinali</w:t>
+                <w:t xml:space="preserve">Abdelhamid Drif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13 (4), pp.273-293. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (8), pp.983 - 1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10055-009-0136-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/tsi.28.983-1015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753897v1</w:t>
+                <w:t xml:space="preserve">hal-01753902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docking de protéines en réalité virtuelle. Une approche hybride et multimodale</w:t>
+                <w:t xml:space="preserve">Multisensory VR interaction for protein-docking in the CoRSAIRe project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Picinali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28 (8), pp.983 - 1015. </w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (4), pp.273-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.28.983-1015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10055-009-0136-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753902v1</w:t>
+                <w:t xml:space="preserve">hal-01753897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1373,234 +1373,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised one class identification by selecting and combining ranking functions</w:t>
+                <w:t xml:space="preserve">Recherche de documents par apprentissage artificial pour une méta-analyse sur les emissions d’un gaz à effet de serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Duroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP' 2014 Conférence francophone sur l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">19. Congrès national sur la Reconnaissance de Formes et Intelligence Artificielle (RFIA' 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559718v1</w:t>
+                <w:t xml:space="preserve">hal-01565548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de documents par apprentissage artificial pour une méta-analyse sur les emissions d’un gaz à effet de serre</w:t>
+                <w:t xml:space="preserve">Unsupervised one class identification by selecting and combining ranking functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Congrès national sur la Reconnaissance de Formes et Intelligence Artificielle (RFIA' 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">CAP' 2014 Conférence francophone sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565548v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ensemble Method for Unsupervised One Class Identification</w:t>
               </w:r>
@@ -2169,90 +2169,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Needs Analysis to Design a 3D Multimodal Protein-Docking Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Reno, United States. </w:t>
@@ -2284,200 +2284,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant features mining on protein-protein interfaces</w:t>
+                <w:t xml:space="preserve">Identifying interface elements implied in protein-protein interactions using statistical tests and frequent item sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meta'08 : International Conference on Metaheuristics and Nature Inspired Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE BIBM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIBM.2008.68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197556v1</w:t>
+                <w:t xml:space="preserve">hal-01197528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying interface elements implied in protein-protein interactions using statistical tests and frequent item sets</w:t>
+                <w:t xml:space="preserve">Relevant features mining on protein-protein interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE BIBM 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meta'08 : International Conference on Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Hammamet, Tunisia. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIBM.2008.68⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01197528v1</w:t>
+                <w:t xml:space="preserve">hal-01197556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2595,171 +2595,309 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Advances in Human-Protein Interaction - Interactive and Immersive Molecular Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Tek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Piuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Weibo Cai and Hao Hong. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemistry, Genetics and Molecular Biology " "Protein-Protein Interactions - Computational and Experimental Tools"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, pp.27-65, 2012, 978-953-51-0397-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/36568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unsupervised object ranking using not even weak experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing 2011: Proceedings, 18th International Conference, ICONIP 2011 Shanghai, China, November 13-17, 2011 Proceedings, Part I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7062, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer - Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lecture Notes in Computer Science, 978-3-642-24954-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-24955-6_72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2769,114 +2907,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection immersive et guidée par des motifs géométriques spécifiques de sites d’intérêt pour l’amarrage protéine-protéine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11; Université Paris Sud - Paris 11, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02818374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3023,51 +3161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacopin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Rona-Tas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Duroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0049124117729701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753897v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0136-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.983-1015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04156529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delaere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Berda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010228706880697" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2008.4476602" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2008.68" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/0682282342538w38" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24955-6_72" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2930SXMG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacopin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Rona-Tas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Duroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0049124117729701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.983-1015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0136-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04156529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delaere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Berda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010228706880697" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2008.4476602" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2008.68" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piuzzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/36568" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/0682282342538w38" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24955-6_72" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2930SXMG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>