--- v1 (2026-04-14)
+++ v2 (2026-05-31)
@@ -2150,334 +2150,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Needs Analysis to Design a 3D Multimodal Protein-Docking Interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevant features mining on protein-protein interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meta'08 : International Conference on Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Hammamet, Tunisia. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197539v1</w:t>
+                <w:t xml:space="preserve">hal-01197556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying interface elements implied in protein-protein interactions using statistical tests and frequent item sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE BIBM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Philadelphia, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BIBM.2008.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant features mining on protein-protein interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User Needs Analysis to Design a 3D Multimodal Protein-Docking Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meta'08 : International Conference on Metaheuristics and Nature Inspired Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Reno, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DUI.2008.4476602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197556v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3161,51 +3161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacopin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Rona-Tas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Duroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0049124117729701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.983-1015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0136-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04156529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delaere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Berda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010228706880697" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2008.4476602" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2008.68" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piuzzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/36568" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/0682282342538w38" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24955-6_72" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2930SXMG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Herold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyt Kuslii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacopin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Kazemipour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Rona-Tas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Duroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0049124117729701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.983-1015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0136-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04156529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delaere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Berda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courteille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Grison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010228706880697" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2008.68" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2008.4476602" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piuzzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihan Lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/36568" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/0682282342538w38" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24955-6_72" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2930SXMG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>